--- v0 (2026-06-22)
+++ v1 (2026-08-21)
@@ -8,2036 +8,2197 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="inventory" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2074" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2499" uniqueCount="714">
   <si>
     <t>입고일</t>
   </si>
   <si>
     <t>품명</t>
   </si>
   <si>
     <t>상품코드</t>
   </si>
   <si>
     <t>바코드</t>
   </si>
   <si>
     <t>로케이션</t>
   </si>
   <si>
     <t>수량</t>
   </si>
   <si>
     <t>입고데미지</t>
   </si>
   <si>
     <t>생산일</t>
   </si>
   <si>
     <t>유통기한</t>
   </si>
   <si>
     <t>LOT넘버</t>
   </si>
   <si>
+    <t>이너플렉스 골든 조인트</t>
+  </si>
+  <si>
+    <t>A13</t>
+  </si>
+  <si>
+    <t>8800280730749</t>
+  </si>
+  <si>
+    <t>C02-01-01</t>
+  </si>
+  <si>
+    <t>1803B002</t>
+  </si>
+  <si>
+    <t>C02-05-03</t>
+  </si>
+  <si>
+    <t>C02-06-03</t>
+  </si>
+  <si>
+    <t>이너플렉스 골든 핏 크림</t>
+  </si>
+  <si>
+    <t>096</t>
+  </si>
+  <si>
+    <t>8809555440758</t>
+  </si>
+  <si>
+    <t>B05-06-01</t>
+  </si>
+  <si>
+    <t>NG31B03</t>
+  </si>
+  <si>
+    <t>미라클 리뉴밍 에센스</t>
+  </si>
+  <si>
+    <t>095</t>
+  </si>
+  <si>
+    <t>8809555441038</t>
+  </si>
+  <si>
+    <t>C02-04-01</t>
+  </si>
+  <si>
+    <t>NF12B08</t>
+  </si>
+  <si>
+    <t>르네 드 퍼퓸 벨루어 볼륨 바디 로션</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>8809555441120</t>
+  </si>
+  <si>
+    <t>B12-12-01</t>
+  </si>
+  <si>
+    <t>NG22H04</t>
+  </si>
+  <si>
+    <t>르네 드 퍼퓸 벨루어 볼륨 바디 워시</t>
+  </si>
+  <si>
+    <t>099</t>
+  </si>
+  <si>
+    <t>8809555441137</t>
+  </si>
+  <si>
+    <t>B12-17-01</t>
+  </si>
+  <si>
+    <t>NH07B</t>
+  </si>
+  <si>
     <t>르네 드 퍼퓸 벨루어 볼륨 컨디셔너</t>
   </si>
   <si>
-    <t>undefined</t>
+    <t>098</t>
   </si>
   <si>
     <t>8809555441151</t>
   </si>
   <si>
-    <t>A06-05-01</t>
+    <t>B12-15-01</t>
   </si>
   <si>
     <t>IV177</t>
   </si>
   <si>
-    <t>르네 드 퍼퓸 벨루어 볼륨 바디 워시</t>
-[...32 lines deleted...]
-    <t>NG31B03</t>
+    <t>르네 드 퍼퓸 벨루어 볼륨 핸드크림</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>8809555441281</t>
+  </si>
+  <si>
+    <t>C03-02-01</t>
+  </si>
+  <si>
+    <t>NH21F01</t>
+  </si>
+  <si>
+    <t>르네셀 미라클 카밍밤 크림 50g</t>
+  </si>
+  <si>
+    <t>046</t>
+  </si>
+  <si>
+    <t>8809555455073</t>
+  </si>
+  <si>
+    <t>C01-02-01</t>
+  </si>
+  <si>
+    <t>26B12F</t>
+  </si>
+  <si>
+    <t>르네셀 리톡 마스크 120ml</t>
+  </si>
+  <si>
+    <t>044-1</t>
+  </si>
+  <si>
+    <t>8809555453970</t>
+  </si>
+  <si>
+    <t>B16-17-01</t>
+  </si>
+  <si>
+    <t>NG09E12</t>
+  </si>
+  <si>
+    <t xml:space="preserve">르네셀 플라센  매직 시스템 1제 </t>
+  </si>
+  <si>
+    <t>005-4</t>
+  </si>
+  <si>
+    <t>8809555455301</t>
+  </si>
+  <si>
+    <t>B15-23-01</t>
+  </si>
+  <si>
+    <t>MJ28I17</t>
+  </si>
+  <si>
+    <t>르네셀 플라센 블레미쉬 밤 비비크림 50g</t>
+  </si>
+  <si>
+    <t>009</t>
+  </si>
+  <si>
+    <t>8809555455929</t>
+  </si>
+  <si>
+    <t>B13-09-01</t>
+  </si>
+  <si>
+    <t>NI17A22</t>
+  </si>
+  <si>
+    <t>B16-09-01</t>
+  </si>
+  <si>
+    <t>리톡 마스크</t>
+  </si>
+  <si>
+    <t>C01-07-03</t>
+  </si>
+  <si>
+    <t>NG09D11</t>
+  </si>
+  <si>
+    <t>카밍 글로우 쿠션(21호)</t>
+  </si>
+  <si>
+    <t>046-1</t>
+  </si>
+  <si>
+    <t>8809555454465</t>
+  </si>
+  <si>
+    <t>B14-01-01</t>
+  </si>
+  <si>
+    <t>BDB</t>
+  </si>
+  <si>
+    <t>B14-02-01</t>
+  </si>
+  <si>
+    <t>B14-03-01</t>
+  </si>
+  <si>
+    <t>B14-04-01</t>
+  </si>
+  <si>
+    <t>B14-05-01</t>
+  </si>
+  <si>
+    <t>B14-06-01</t>
+  </si>
+  <si>
+    <t>B14-07-01</t>
+  </si>
+  <si>
+    <t>B14-08-01</t>
+  </si>
+  <si>
+    <t>B14-09-01</t>
+  </si>
+  <si>
+    <t>B14-10-01</t>
+  </si>
+  <si>
+    <t>B14-11-01</t>
+  </si>
+  <si>
+    <t>B14-12-01</t>
+  </si>
+  <si>
+    <t>B14-13-01</t>
+  </si>
+  <si>
+    <t>플라센 매직 시스템 세트</t>
+  </si>
+  <si>
+    <t>005-3</t>
+  </si>
+  <si>
+    <t>8809555455134</t>
+  </si>
+  <si>
+    <t>B12-14-01</t>
+  </si>
+  <si>
+    <t>NG22E28</t>
+  </si>
+  <si>
+    <t>NG22E27</t>
+  </si>
+  <si>
+    <t>펩타이드 크림</t>
+  </si>
+  <si>
+    <t>004-1</t>
+  </si>
+  <si>
+    <t>8809363230039</t>
+  </si>
+  <si>
+    <t>B15-19-01</t>
+  </si>
+  <si>
+    <t>26C31F</t>
+  </si>
+  <si>
+    <t>르네 드 퍼퓸 벨루어 블룸 바디로션</t>
+  </si>
+  <si>
+    <t>B13-25-03</t>
+  </si>
+  <si>
+    <t>NI10E09</t>
+  </si>
+  <si>
+    <t>르네 드 퍼퓸 벨루어 블룸 바디워시</t>
+  </si>
+  <si>
+    <t>B13-20-01</t>
+  </si>
+  <si>
+    <t>NI23F11</t>
+  </si>
+  <si>
+    <t>르네 드 퍼퓸 벨루어 블룸 컨디셔너</t>
+  </si>
+  <si>
+    <t>B13-23-01</t>
+  </si>
+  <si>
+    <t>IV177, IV178</t>
+  </si>
+  <si>
+    <t>르네드 퍼퓸 벨루어 블룸 핸드크림</t>
+  </si>
+  <si>
+    <t>B13-26-01</t>
+  </si>
+  <si>
+    <t>르네셀 앱소버 더말 리커버리 세럼 30ml_V1</t>
+  </si>
+  <si>
+    <t>003-1</t>
+  </si>
+  <si>
+    <t>8809555455530</t>
+  </si>
+  <si>
+    <t>C02-07-01</t>
+  </si>
+  <si>
+    <t>26D08D</t>
+  </si>
+  <si>
+    <t>B15-27-03</t>
+  </si>
+  <si>
+    <t>플라센 블레미쉬 밤 비비 크림</t>
+  </si>
+  <si>
+    <t>C01-06-01</t>
+  </si>
+  <si>
+    <t>NI15E21</t>
+  </si>
+  <si>
+    <t>기미너스 더블 화이트닝 프로그램</t>
+  </si>
+  <si>
+    <t>069-3</t>
+  </si>
+  <si>
+    <t>8809555456964</t>
+  </si>
+  <si>
+    <t>A10-17-03</t>
+  </si>
+  <si>
+    <t>26C098</t>
+  </si>
+  <si>
+    <t>르네셀 멀티 펩타이드 토너 미니 50ml_V1</t>
+  </si>
+  <si>
+    <t>S19-1</t>
+  </si>
+  <si>
+    <t>8809555457763</t>
+  </si>
+  <si>
+    <t>B15-23-03</t>
+  </si>
+  <si>
+    <t>26D23D</t>
+  </si>
+  <si>
+    <t>B15-24-03</t>
+  </si>
+  <si>
+    <t>B15-25-03</t>
+  </si>
+  <si>
+    <t>26D23B</t>
+  </si>
+  <si>
+    <t>B16-15-01</t>
+  </si>
+  <si>
+    <t>26D23C</t>
+  </si>
+  <si>
+    <t>얼티밋 스킨케어 컬렉션 10종</t>
+  </si>
+  <si>
+    <t>086</t>
+  </si>
+  <si>
+    <t>8809555459200</t>
+  </si>
+  <si>
+    <t>B02-23-01</t>
+  </si>
+  <si>
+    <t>NG15C24</t>
+  </si>
+  <si>
+    <t>B02-22-03</t>
+  </si>
+  <si>
+    <t>B02-25-01</t>
+  </si>
+  <si>
+    <t>B02-26-01</t>
+  </si>
+  <si>
+    <t>B02-29-01</t>
+  </si>
+  <si>
+    <t>B02-16-03</t>
+  </si>
+  <si>
+    <t>B02-17-03</t>
+  </si>
+  <si>
+    <t>B02-18-03</t>
+  </si>
+  <si>
+    <t>B02-19-03</t>
+  </si>
+  <si>
+    <t>B02-20-03</t>
+  </si>
+  <si>
+    <t>B02-21-03</t>
+  </si>
+  <si>
+    <t>B02-24-01</t>
+  </si>
+  <si>
+    <t>써큐파인 블랙 오메가 SAC3</t>
+  </si>
+  <si>
+    <t>A15</t>
+  </si>
+  <si>
+    <t>8806129209728</t>
+  </si>
+  <si>
+    <t>B16-05-01</t>
+  </si>
+  <si>
+    <t>253994</t>
+  </si>
+  <si>
+    <t>B16-06-01</t>
+  </si>
+  <si>
+    <t>C03-04-01</t>
+  </si>
+  <si>
+    <t>B12-18-01</t>
+  </si>
+  <si>
+    <t>B13-12-01</t>
+  </si>
+  <si>
+    <t>B13-13-01</t>
+  </si>
+  <si>
+    <t>NJ23B33</t>
+  </si>
+  <si>
+    <t>JN23B33</t>
+  </si>
+  <si>
+    <t>B13-25-01</t>
+  </si>
+  <si>
+    <t>B14-22-01</t>
+  </si>
+  <si>
+    <t>B13-17-01</t>
+  </si>
+  <si>
+    <t>26D06D</t>
+  </si>
+  <si>
+    <t>B13-18-01</t>
+  </si>
+  <si>
+    <t>B13-24-01</t>
+  </si>
+  <si>
+    <t>B14-23-01</t>
+  </si>
+  <si>
+    <t>D26D06D</t>
+  </si>
+  <si>
+    <t>B14-24-01</t>
+  </si>
+  <si>
+    <t>C01-07-01</t>
+  </si>
+  <si>
+    <t>NI11D20</t>
+  </si>
+  <si>
+    <t>C01-08-01</t>
+  </si>
+  <si>
+    <t>C01-10-01</t>
+  </si>
+  <si>
+    <t>B13-11-01</t>
+  </si>
+  <si>
+    <t>B13-10-01</t>
+  </si>
+  <si>
+    <t>NI25H02</t>
+  </si>
+  <si>
+    <t>B14-25-01</t>
+  </si>
+  <si>
+    <t>1803B001</t>
+  </si>
+  <si>
+    <t>B15-20-01</t>
+  </si>
+  <si>
+    <t>B15-19-03</t>
+  </si>
+  <si>
+    <t>B15-20-03</t>
+  </si>
+  <si>
+    <t>플라센 매직 시스템 세트(미니)</t>
+  </si>
+  <si>
+    <t>S19-2</t>
+  </si>
+  <si>
+    <t>8809363235386</t>
+  </si>
+  <si>
+    <t>B15-24-01</t>
+  </si>
+  <si>
+    <t>26B25F</t>
+  </si>
+  <si>
+    <t>B16-02-01</t>
+  </si>
+  <si>
+    <t>NE27C9</t>
+  </si>
+  <si>
+    <t>C01-09-01</t>
+  </si>
+  <si>
+    <t>NE27C01</t>
+  </si>
+  <si>
+    <t>B13-03-01</t>
+  </si>
+  <si>
+    <t>B13-05-01</t>
+  </si>
+  <si>
+    <t>르네 드 퍼퓸 벨루어 바디로션</t>
+  </si>
+  <si>
+    <t>C02-11-01</t>
+  </si>
+  <si>
+    <t>NG23A05</t>
+  </si>
+  <si>
+    <t>B13-02-01</t>
+  </si>
+  <si>
+    <t>NG22B02</t>
+  </si>
+  <si>
+    <t>C02-11-03</t>
+  </si>
+  <si>
+    <t>NG22C03</t>
+  </si>
+  <si>
+    <t>B14-14-01</t>
+  </si>
+  <si>
+    <t>NI11G10</t>
+  </si>
+  <si>
+    <t>B14-15-01</t>
+  </si>
+  <si>
+    <t>NI11G11</t>
+  </si>
+  <si>
+    <t>B13-01-01</t>
+  </si>
+  <si>
+    <t>B14-16-01</t>
+  </si>
+  <si>
+    <t>르네 드 퍼퓸 벨루어 바디워시</t>
+  </si>
+  <si>
+    <t>B16-25-01</t>
+  </si>
+  <si>
+    <t>NH07A</t>
+  </si>
+  <si>
+    <t>B15-10-01</t>
+  </si>
+  <si>
+    <t>B14-21-01</t>
+  </si>
+  <si>
+    <t>NI23G12</t>
+  </si>
+  <si>
+    <t>B16-25-03</t>
+  </si>
+  <si>
+    <t>B16-26-01</t>
+  </si>
+  <si>
+    <t>NI23E10</t>
+  </si>
+  <si>
+    <t>B16-26-03</t>
+  </si>
+  <si>
+    <t>르네 드 퍼퓸 벨루어 컨디셔너</t>
+  </si>
+  <si>
+    <t>B13-24-03</t>
+  </si>
+  <si>
+    <t>GV334</t>
+  </si>
+  <si>
+    <t>B14-17-01</t>
+  </si>
+  <si>
+    <t>B15-05-03</t>
+  </si>
+  <si>
+    <t>GV333</t>
+  </si>
+  <si>
+    <t>B13-23-03</t>
+  </si>
+  <si>
+    <t>B14-18-01</t>
+  </si>
+  <si>
+    <t>B14-19-01</t>
+  </si>
+  <si>
+    <t>26C09B</t>
+  </si>
+  <si>
+    <t>B01-13-01</t>
+  </si>
+  <si>
+    <t>B01-14-01</t>
+  </si>
+  <si>
+    <t>B01-26-01</t>
+  </si>
+  <si>
+    <t>B02-27-03</t>
+  </si>
+  <si>
+    <t>B02-29-03</t>
+  </si>
+  <si>
+    <t>다비옥스 슬림컷 다이어트</t>
+  </si>
+  <si>
+    <t>A12</t>
+  </si>
+  <si>
+    <t>8809970951389</t>
+  </si>
+  <si>
+    <t>C02-03-01</t>
+  </si>
+  <si>
+    <t>G2509502</t>
+  </si>
+  <si>
+    <t>엑티바이옴 MPV</t>
+  </si>
+  <si>
+    <t>A05</t>
+  </si>
+  <si>
+    <t>8809110400098</t>
+  </si>
+  <si>
+    <t>C01-05-01</t>
+  </si>
+  <si>
+    <t>34726041509</t>
+  </si>
+  <si>
+    <t>B15-15-01</t>
+  </si>
+  <si>
+    <t>르네 드 퍼퓸 벨루어 블룸 샴푸</t>
+  </si>
+  <si>
+    <t>097</t>
+  </si>
+  <si>
+    <t>8809555441144</t>
+  </si>
+  <si>
+    <t>B15-06-03</t>
+  </si>
+  <si>
+    <t>IV187</t>
+  </si>
+  <si>
+    <t>B16-10-03</t>
+  </si>
+  <si>
+    <t>B16-20-01</t>
+  </si>
+  <si>
+    <t>B15-13-01</t>
+  </si>
+  <si>
+    <t>NB28R02</t>
+  </si>
+  <si>
+    <t>B15-11-01</t>
+  </si>
+  <si>
+    <t>B15-12-01</t>
+  </si>
+  <si>
+    <t>기미너스 화이트 프로그램 브라이트너</t>
+  </si>
+  <si>
+    <t>069-1</t>
+  </si>
+  <si>
+    <t>8809555454120</t>
+  </si>
+  <si>
+    <t>B15-07-01</t>
+  </si>
+  <si>
+    <t>NJ02G11</t>
+  </si>
+  <si>
+    <t>르네셀 프로스템 앰플</t>
+  </si>
+  <si>
+    <t>052</t>
+  </si>
+  <si>
+    <t>8809555455271</t>
+  </si>
+  <si>
+    <t>B01-09-03</t>
+  </si>
+  <si>
+    <t>26C23A</t>
+  </si>
+  <si>
+    <t>B01-10-03</t>
+  </si>
+  <si>
+    <t>B01-11-03</t>
+  </si>
+  <si>
+    <t>B01-12-03</t>
+  </si>
+  <si>
+    <t>B01-20-01</t>
+  </si>
+  <si>
+    <t>26C03G</t>
+  </si>
+  <si>
+    <t>B02-22-01</t>
+  </si>
+  <si>
+    <t>B01-20-03</t>
+  </si>
+  <si>
+    <t>B01-24-03</t>
+  </si>
+  <si>
+    <t>B01-27-03</t>
+  </si>
+  <si>
+    <t>르네셀 리톡 마스크 65ml</t>
+  </si>
+  <si>
+    <t>S20-1</t>
+  </si>
+  <si>
+    <t>8800000000001</t>
+  </si>
+  <si>
+    <t>B15-01-01</t>
+  </si>
+  <si>
+    <t>26B24F</t>
+  </si>
+  <si>
+    <t>B16-03-01</t>
+  </si>
+  <si>
+    <t>26B25B</t>
+  </si>
+  <si>
+    <t>B15-14-01</t>
+  </si>
+  <si>
+    <t>26B25A</t>
+  </si>
+  <si>
+    <t>B01-29-03</t>
+  </si>
+  <si>
+    <t>1B03B001</t>
+  </si>
+  <si>
+    <t>LG 프라엘(초음파 클렌저)-6EA</t>
+  </si>
+  <si>
+    <t>S09-1</t>
+  </si>
+  <si>
+    <t>8806091838308</t>
+  </si>
+  <si>
+    <t>C04-05-02</t>
+  </si>
+  <si>
+    <t>멀티 펩타이드 토너_로드샵</t>
+  </si>
+  <si>
+    <t>DR07</t>
+  </si>
+  <si>
+    <t>8809363230671</t>
+  </si>
+  <si>
+    <t>C03-10-02</t>
+  </si>
+  <si>
+    <t>26D01M</t>
+  </si>
+  <si>
+    <t>앱소버 히알루로닉 세럼_로드샵</t>
+  </si>
+  <si>
+    <t>DR06</t>
+  </si>
+  <si>
+    <t>8809363230688</t>
+  </si>
+  <si>
+    <t>C03-02-02</t>
+  </si>
+  <si>
+    <t>NL11C21</t>
+  </si>
+  <si>
+    <t>비타민-C 페이스 세럼_로드샵</t>
+  </si>
+  <si>
+    <t>DR01</t>
+  </si>
+  <si>
+    <t>8809363230695</t>
+  </si>
+  <si>
+    <t>C03-11-02</t>
+  </si>
+  <si>
+    <t>NL09C14</t>
+  </si>
+  <si>
+    <t>앱소버 더말 리커버리 세럼_로드샵</t>
+  </si>
+  <si>
+    <t>DR02</t>
+  </si>
+  <si>
+    <t>8809363230701</t>
+  </si>
+  <si>
+    <t>C03-01-02</t>
+  </si>
+  <si>
+    <t>NI02D12</t>
+  </si>
+  <si>
+    <t>앱소버 펩타이드 크림_로드샵</t>
+  </si>
+  <si>
+    <t>DR03</t>
+  </si>
+  <si>
+    <t>8809363230718</t>
+  </si>
+  <si>
+    <t>C03-04-02</t>
+  </si>
+  <si>
+    <t>NA31C02</t>
+  </si>
+  <si>
+    <t>플라센 스킨 쉴드 리뉴얼 크림_로드샵</t>
+  </si>
+  <si>
+    <t>DR10</t>
+  </si>
+  <si>
+    <t>8809363230725</t>
+  </si>
+  <si>
+    <t>C03-05-02</t>
+  </si>
+  <si>
+    <t>26C30F</t>
+  </si>
+  <si>
+    <t>앱솔루트 썬 프로텍션_로드샵</t>
+  </si>
+  <si>
+    <t>DR08-1</t>
+  </si>
+  <si>
+    <t>8809363230732</t>
+  </si>
+  <si>
+    <t>C03-06-02</t>
+  </si>
+  <si>
+    <t>NI01C23</t>
+  </si>
+  <si>
+    <t>플라센 블레미쉬 밤 비비 크림_로드샵</t>
+  </si>
+  <si>
+    <t>DR09</t>
+  </si>
+  <si>
+    <t>8809363230749</t>
+  </si>
+  <si>
+    <t>C03-08-02</t>
+  </si>
+  <si>
+    <t>MG10H07</t>
+  </si>
+  <si>
+    <t>플라센 엔자임 서브-애씨드 워시파우더_로드샵</t>
+  </si>
+  <si>
+    <t>DR11</t>
+  </si>
+  <si>
+    <t>8809363230756</t>
+  </si>
+  <si>
+    <t>C03-03-02</t>
+  </si>
+  <si>
+    <t>NA06F05</t>
+  </si>
+  <si>
+    <t>아크리스 클렌징 바</t>
+  </si>
+  <si>
+    <t>093</t>
+  </si>
+  <si>
+    <t>8809447874302</t>
+  </si>
+  <si>
+    <t>B02-28-03</t>
+  </si>
+  <si>
+    <t>BC241115A</t>
+  </si>
+  <si>
+    <t>B15-03-01</t>
+  </si>
+  <si>
+    <t>C04-06-02</t>
+  </si>
+  <si>
+    <t>르네 드 퍼퓸 벨루어 블룸 바디 워시</t>
+  </si>
+  <si>
+    <t>B16-10-01</t>
+  </si>
+  <si>
+    <t>플라센 매직 시스템 1차_로드샵</t>
+  </si>
+  <si>
+    <t>DR04</t>
+  </si>
+  <si>
+    <t>8809555454700</t>
+  </si>
+  <si>
+    <t>C03-07-02</t>
+  </si>
+  <si>
+    <t>LL07C11</t>
+  </si>
+  <si>
+    <t>B01-23-03</t>
+  </si>
+  <si>
+    <t>B01-25-03</t>
+  </si>
+  <si>
+    <t>B01-26-03</t>
+  </si>
+  <si>
+    <t>B01-28-03</t>
+  </si>
+  <si>
+    <t>B02-24-02</t>
+  </si>
+  <si>
+    <t>르네셀 119 크림</t>
+  </si>
+  <si>
+    <t>049-1</t>
+  </si>
+  <si>
+    <t>8809555455202</t>
+  </si>
+  <si>
+    <t>B16-18-01</t>
+  </si>
+  <si>
+    <t>NF30B07</t>
+  </si>
+  <si>
+    <t>B02-24-03</t>
+  </si>
+  <si>
+    <t>NF30A06</t>
+  </si>
+  <si>
+    <t>플라센 매직 시스템 2차_로드샵</t>
+  </si>
+  <si>
+    <t>DR05</t>
+  </si>
+  <si>
+    <t>8809555455370</t>
+  </si>
+  <si>
+    <t>C03-09-02</t>
+  </si>
+  <si>
+    <t>NB10D06</t>
+  </si>
+  <si>
+    <t>리톡 멀티밤</t>
+  </si>
+  <si>
+    <t>087</t>
+  </si>
+  <si>
+    <t>8809555569606</t>
+  </si>
+  <si>
+    <t>C04-02-02</t>
+  </si>
+  <si>
+    <t>MA31B01</t>
+  </si>
+  <si>
+    <t>링비타 에너바이탈</t>
+  </si>
+  <si>
+    <t>A09</t>
+  </si>
+  <si>
+    <t>8806129208998</t>
+  </si>
+  <si>
+    <t>C03-08-01</t>
+  </si>
+  <si>
+    <t>251883</t>
   </si>
   <si>
     <t>써큐파인 블랙오메가 SAC3</t>
   </si>
   <si>
-    <t>8806129209728</t>
-[...2 lines deleted...]
-    <t>A06-15-01</t>
+    <t>B16-03-02</t>
   </si>
   <si>
     <t>253995</t>
   </si>
   <si>
-    <t>르네셀 기미너스 화이트 프로그램 브라이트너 20g*2ea</t>
-[...50 lines deleted...]
-    <t>IV187</t>
+    <t>비타민C 페이스 세럼</t>
+  </si>
+  <si>
+    <t>002-1</t>
+  </si>
+  <si>
+    <t>8809363230015</t>
+  </si>
+  <si>
+    <t>B15-18-01</t>
+  </si>
+  <si>
+    <t>NL09D15</t>
+  </si>
+  <si>
+    <t>앱소버 펩타이드 크림</t>
+  </si>
+  <si>
+    <t>B15-08-01</t>
+  </si>
+  <si>
+    <t>B15-09-01</t>
+  </si>
+  <si>
+    <t>플라센 매직 시스템 2차</t>
+  </si>
+  <si>
+    <t>005-5</t>
+  </si>
+  <si>
+    <t>8809363231968</t>
+  </si>
+  <si>
+    <t>B14-20-01</t>
+  </si>
+  <si>
+    <t>26D07K</t>
+  </si>
+  <si>
+    <t>B16-04-03</t>
+  </si>
+  <si>
+    <t>르네 드 퍼퓸 벨루어 블룸 바디 로션</t>
+  </si>
+  <si>
+    <t>B12-11-01</t>
+  </si>
+  <si>
+    <t>NG22A01</t>
+  </si>
+  <si>
+    <t>B16-12-03</t>
+  </si>
+  <si>
+    <t>B16-23-01</t>
+  </si>
+  <si>
+    <t>GV323</t>
+  </si>
+  <si>
+    <t>B15-04-01</t>
+  </si>
+  <si>
+    <t>IV178</t>
+  </si>
+  <si>
+    <t>하이크로 큐 프리미엄 크림</t>
+  </si>
+  <si>
+    <t>053-3</t>
+  </si>
+  <si>
+    <t>8809555454816</t>
+  </si>
+  <si>
+    <t>B16-04-01</t>
+  </si>
+  <si>
+    <t>NG11F06</t>
+  </si>
+  <si>
+    <t>미라클 카밍밤 크림</t>
+  </si>
+  <si>
+    <t>B16-19-01</t>
+  </si>
+  <si>
+    <t>르네셀 앱소버 히알루로닉 세럼 단품 30ml_V1</t>
+  </si>
+  <si>
+    <t>006-1</t>
+  </si>
+  <si>
+    <t>8809555455295</t>
+  </si>
+  <si>
+    <t>C02-09-01</t>
+  </si>
+  <si>
+    <t>26D21A</t>
+  </si>
+  <si>
+    <t>C02-10-01</t>
+  </si>
+  <si>
+    <t>플라센 매직 시스템 1차</t>
+  </si>
+  <si>
+    <t>C04-07-02</t>
+  </si>
+  <si>
+    <t>B15-17-01</t>
+  </si>
+  <si>
+    <t>C02-02-01</t>
   </si>
   <si>
     <t>이너힐 위테라 효소</t>
   </si>
   <si>
+    <t>A11</t>
+  </si>
+  <si>
     <t>8809663537036</t>
   </si>
   <si>
-    <t>A09-12-01</t>
+    <t>B15-05-01</t>
   </si>
   <si>
     <t>25Y061102</t>
   </si>
   <si>
-    <t>미라클 리뉴밍 에센스</t>
-[...53 lines deleted...]
-    <t>르네셀 미라클 다이아몬드 필 프로그램 세트</t>
+    <t>B11-17-01</t>
+  </si>
+  <si>
+    <t>26D21B</t>
+  </si>
+  <si>
+    <t>B11-18-01</t>
+  </si>
+  <si>
+    <t>B06-19-01</t>
+  </si>
+  <si>
+    <t>B06-20-01</t>
+  </si>
+  <si>
+    <t>B06-21-01</t>
+  </si>
+  <si>
+    <t>B06-22-01</t>
+  </si>
+  <si>
+    <t>B06-25-01</t>
+  </si>
+  <si>
+    <t>B06-26-01</t>
+  </si>
+  <si>
+    <t>르네셀 플라센 필러 매직 시스템 1,2제 파우치 세트(5개입)_V1</t>
+  </si>
+  <si>
+    <t>26D23H</t>
+  </si>
+  <si>
+    <t>26D23G</t>
+  </si>
+  <si>
+    <t>B15-21-03</t>
+  </si>
+  <si>
+    <t>B15-26-03</t>
+  </si>
+  <si>
+    <t>B15-28-03</t>
+  </si>
+  <si>
+    <t>B15-29-03</t>
+  </si>
+  <si>
+    <t>B16-13-01</t>
+  </si>
+  <si>
+    <t>르네셀 멀티 펩타이드 토너 200m_V1</t>
+  </si>
+  <si>
+    <t>007-1</t>
+  </si>
+  <si>
+    <t>8809363230107</t>
+  </si>
+  <si>
+    <t>B02-15-01</t>
+  </si>
+  <si>
+    <t>26F29B</t>
+  </si>
+  <si>
+    <t>B02-16-01</t>
+  </si>
+  <si>
+    <t>B02-19-01</t>
+  </si>
+  <si>
+    <t>26F29C</t>
+  </si>
+  <si>
+    <t>B02-20-01</t>
+  </si>
+  <si>
+    <t>B13-04-01</t>
+  </si>
+  <si>
+    <t>26F29H</t>
+  </si>
+  <si>
+    <t>B14-16-03</t>
+  </si>
+  <si>
+    <t>B14-17-03</t>
+  </si>
+  <si>
+    <t>B14-18-03</t>
+  </si>
+  <si>
+    <t>26F29D</t>
+  </si>
+  <si>
+    <t>B14-19-03</t>
+  </si>
+  <si>
+    <t>B14-20-03</t>
+  </si>
+  <si>
+    <t>B14-21-03</t>
+  </si>
+  <si>
+    <t>B01-24-01</t>
+  </si>
+  <si>
+    <t>26G02D</t>
+  </si>
+  <si>
+    <t>B02-21-01</t>
+  </si>
+  <si>
+    <t>26G02C</t>
+  </si>
+  <si>
+    <t>B02-27-01</t>
+  </si>
+  <si>
+    <t>B02-28-01</t>
+  </si>
+  <si>
+    <t>B02-17-01</t>
+  </si>
+  <si>
+    <t>26F29J</t>
+  </si>
+  <si>
+    <t>B02-18-01</t>
+  </si>
+  <si>
+    <t>B15-06-01</t>
+  </si>
+  <si>
+    <t>B16-12-01</t>
+  </si>
+  <si>
+    <t>B01-25-01</t>
+  </si>
+  <si>
+    <t>26G02F</t>
+  </si>
+  <si>
+    <t>B01-28-01</t>
+  </si>
+  <si>
+    <t>B13-19-03</t>
+  </si>
+  <si>
+    <t>B13-20-03</t>
+  </si>
+  <si>
+    <t>26G02G</t>
+  </si>
+  <si>
+    <t>B16-11-01</t>
+  </si>
+  <si>
+    <t>B06-23-01</t>
+  </si>
+  <si>
+    <t>B06-24-01</t>
+  </si>
+  <si>
+    <t>B16-27-03</t>
+  </si>
+  <si>
+    <t>26F18N</t>
+  </si>
+  <si>
+    <t>B16-28-03</t>
+  </si>
+  <si>
+    <t>B16-29-03</t>
+  </si>
+  <si>
+    <t>C03-01-01</t>
+  </si>
+  <si>
+    <t>B15-01-03</t>
+  </si>
+  <si>
+    <t>르네셀 비타민 씨 페이스 세럼 30ml_V1</t>
+  </si>
+  <si>
+    <t>B15-16-01</t>
+  </si>
+  <si>
+    <t>26F15M</t>
+  </si>
+  <si>
+    <t>B16-14-01</t>
+  </si>
+  <si>
+    <t>B16-04-02</t>
+  </si>
+  <si>
+    <t>르네셀 씨피알 프로그램 세트(리뉴얼)</t>
+  </si>
+  <si>
+    <t>094</t>
+  </si>
+  <si>
+    <t>8809555455837</t>
+  </si>
+  <si>
+    <t>B16-01-01</t>
+  </si>
+  <si>
+    <t>26D23A</t>
+  </si>
+  <si>
+    <t>C99-99-01</t>
+  </si>
+  <si>
+    <t>르네셀 플라센 스킨 쉴드 리뉴얼 크림 50ml_V1</t>
+  </si>
+  <si>
+    <t>010</t>
+  </si>
+  <si>
+    <t>8809363230114</t>
+  </si>
+  <si>
+    <t>C03-03-01</t>
+  </si>
+  <si>
+    <t>26G02H</t>
+  </si>
+  <si>
+    <t>르네셀 미라클 다이아몬드 필 프로그램 세트(045)</t>
+  </si>
+  <si>
+    <t>045</t>
   </si>
   <si>
     <t>8809363233641</t>
   </si>
   <si>
-    <t>A10-03-01</t>
-[...29 lines deleted...]
-    <t>르네셀 비타민 3종 세트</t>
+    <t>A01-01-01</t>
+  </si>
+  <si>
+    <t>26G08A</t>
+  </si>
+  <si>
+    <t>B14-22-03</t>
+  </si>
+  <si>
+    <t>B14-23-03</t>
+  </si>
+  <si>
+    <t>B14-24-03</t>
+  </si>
+  <si>
+    <t>B14-25-03</t>
+  </si>
+  <si>
+    <t>B11-19-01</t>
+  </si>
+  <si>
+    <t>르네셀 기미너스 화이트 프로그램 브라이트너 20g*2ea(069-1)</t>
+  </si>
+  <si>
+    <t>B11-15-01</t>
+  </si>
+  <si>
+    <t>26G09J</t>
+  </si>
+  <si>
+    <t>B12-04-01</t>
+  </si>
+  <si>
+    <t>B12-05-01</t>
+  </si>
+  <si>
+    <t>B11-16-01</t>
+  </si>
+  <si>
+    <t>26G12K</t>
+  </si>
+  <si>
+    <t>B12-03-01</t>
+  </si>
+  <si>
+    <t>르네셀 앱솔루트 썬 프로텍션 50g_V1(008-1)</t>
+  </si>
+  <si>
+    <t>008-1</t>
+  </si>
+  <si>
+    <t>8809555456377</t>
+  </si>
+  <si>
+    <t>B16-28-01</t>
+  </si>
+  <si>
+    <t>26D30D</t>
+  </si>
+  <si>
+    <t>C04-07-01</t>
+  </si>
+  <si>
+    <t>C04-08-01</t>
+  </si>
+  <si>
+    <t>26D30F</t>
+  </si>
+  <si>
+    <t>C04-09-01</t>
+  </si>
+  <si>
+    <t>C04-10-01</t>
+  </si>
+  <si>
+    <t>C04-11-01</t>
+  </si>
+  <si>
+    <t>르네셀 라테르네 올 릴리프 로션 100ml(081)</t>
+  </si>
+  <si>
+    <t>081</t>
+  </si>
+  <si>
+    <t>8809555457053</t>
+  </si>
+  <si>
+    <t>B12-06-01</t>
+  </si>
+  <si>
+    <t>26F15L</t>
+  </si>
+  <si>
+    <t>B12-09-01</t>
+  </si>
+  <si>
+    <t>B12-10-01</t>
+  </si>
+  <si>
+    <t>르네셀 리프템 마스크 24ml*5ea (054)</t>
+  </si>
+  <si>
+    <t>054</t>
+  </si>
+  <si>
+    <t>8809363237168</t>
+  </si>
+  <si>
+    <t>B05-19-01</t>
+  </si>
+  <si>
+    <t>26G12A</t>
+  </si>
+  <si>
+    <t>B05-20-01</t>
+  </si>
+  <si>
+    <t>B05-23-01</t>
+  </si>
+  <si>
+    <t>B05-24-01</t>
+  </si>
+  <si>
+    <t>B06-09-01</t>
+  </si>
+  <si>
+    <t>26G12B</t>
+  </si>
+  <si>
+    <t>B06-10-01</t>
+  </si>
+  <si>
+    <t>B06-11-01</t>
+  </si>
+  <si>
+    <t>B06-12-01</t>
+  </si>
+  <si>
+    <t>B06-13-01</t>
+  </si>
+  <si>
+    <t>B06-14-01</t>
+  </si>
+  <si>
+    <t>26G12C</t>
+  </si>
+  <si>
+    <t>B06-15-01</t>
+  </si>
+  <si>
+    <t>B06-16-01</t>
+  </si>
+  <si>
+    <t>B06-17-01</t>
+  </si>
+  <si>
+    <t>B06-18-01</t>
+  </si>
+  <si>
+    <t>르네셀 플라센 엔자임 서브-애씨드 워시파우더 80g(011)</t>
+  </si>
+  <si>
+    <t>011</t>
+  </si>
+  <si>
+    <t>8809363230091</t>
+  </si>
+  <si>
+    <t>B05-15-01</t>
+  </si>
+  <si>
+    <t>26D30K</t>
+  </si>
+  <si>
+    <t>26D30L</t>
+  </si>
+  <si>
+    <t>B06-28-01</t>
+  </si>
+  <si>
+    <t>B06-29-01</t>
+  </si>
+  <si>
+    <t>B15-29-01</t>
+  </si>
+  <si>
+    <t>26D30J</t>
+  </si>
+  <si>
+    <t>르네셀 비타민 3종 세트(001-2)</t>
+  </si>
+  <si>
+    <t>001-2</t>
   </si>
   <si>
     <t>8809363230046</t>
   </si>
   <si>
-    <t>A10-06-01</t>
-[...5 lines deleted...]
-    <t>르네셀 하이크로 큐 프리미엄 앰플 120ml+30ml</t>
+    <t>B13-27-01</t>
+  </si>
+  <si>
+    <t>26G10B</t>
+  </si>
+  <si>
+    <t>26G10C</t>
+  </si>
+  <si>
+    <t>B02-09-03</t>
+  </si>
+  <si>
+    <t>B13-26-03</t>
+  </si>
+  <si>
+    <t>B13-27-03</t>
+  </si>
+  <si>
+    <t>B13-28-01</t>
+  </si>
+  <si>
+    <t>B13-28-03</t>
+  </si>
+  <si>
+    <t>B13-29-01</t>
+  </si>
+  <si>
+    <t>B13-29-03</t>
+  </si>
+  <si>
+    <t>B14-26-01</t>
+  </si>
+  <si>
+    <t>B14-26-03</t>
+  </si>
+  <si>
+    <t>B14-27-01</t>
+  </si>
+  <si>
+    <t>B14-27-03</t>
+  </si>
+  <si>
+    <t>B14-28-01</t>
+  </si>
+  <si>
+    <t>B14-28-03</t>
+  </si>
+  <si>
+    <t>B14-29-01</t>
+  </si>
+  <si>
+    <t>B14-29-03</t>
+  </si>
+  <si>
+    <t>르네셀 플라센 필러 매직 시스템 2제 단품 200ml(005-5)</t>
+  </si>
+  <si>
+    <t>B01-09-01</t>
+  </si>
+  <si>
+    <t>26H02A</t>
+  </si>
+  <si>
+    <t>B01-10-01</t>
+  </si>
+  <si>
+    <t>B02-07-01</t>
+  </si>
+  <si>
+    <t>B02-08-01</t>
+  </si>
+  <si>
+    <t>르네셀 프로스템 앰플 6ml*20ea(052)</t>
+  </si>
+  <si>
+    <t>B07-19-01</t>
+  </si>
+  <si>
+    <t>26G22A</t>
+  </si>
+  <si>
+    <t>B07-20-01</t>
+  </si>
+  <si>
+    <t>B07-21-01</t>
+  </si>
+  <si>
+    <t>B07-22-01</t>
+  </si>
+  <si>
+    <t>B07-23-01</t>
+  </si>
+  <si>
+    <t>B07-24-01</t>
+  </si>
+  <si>
+    <t>B07-25-01</t>
+  </si>
+  <si>
+    <t>B07-26-01</t>
+  </si>
+  <si>
+    <t>B07-27-01</t>
+  </si>
+  <si>
+    <t>B07-28-01</t>
+  </si>
+  <si>
+    <t>B07-29-01</t>
+  </si>
+  <si>
+    <t>B12-01-03</t>
+  </si>
+  <si>
+    <t>B12-02-03</t>
+  </si>
+  <si>
+    <t>B12-03-03</t>
+  </si>
+  <si>
+    <t>B12-04-03</t>
+  </si>
+  <si>
+    <t>B12-05-03</t>
+  </si>
+  <si>
+    <t>B12-06-03</t>
+  </si>
+  <si>
+    <t>B12-09-03</t>
+  </si>
+  <si>
+    <t>B12-10-03</t>
+  </si>
+  <si>
+    <t>B12-11-03</t>
+  </si>
+  <si>
+    <t>B12-12-03</t>
+  </si>
+  <si>
+    <t>B12-13-03</t>
+  </si>
+  <si>
+    <t>B12-14-03</t>
+  </si>
+  <si>
+    <t>B12-15-03</t>
+  </si>
+  <si>
+    <t>B12-17-03</t>
+  </si>
+  <si>
+    <t>B12-18-03</t>
+  </si>
+  <si>
+    <t>C02-05-01</t>
+  </si>
+  <si>
+    <t>B11-20-01</t>
+  </si>
+  <si>
+    <t>B11-21-01</t>
+  </si>
+  <si>
+    <t>B11-22-01</t>
+  </si>
+  <si>
+    <t>B11-19-03</t>
+  </si>
+  <si>
+    <t>B11-20-03</t>
+  </si>
+  <si>
+    <t>B11-21-03</t>
+  </si>
+  <si>
+    <t>B11-22-03</t>
+  </si>
+  <si>
+    <t>B11-23-01</t>
+  </si>
+  <si>
+    <t>B11-23-03</t>
+  </si>
+  <si>
+    <t>B11-24-01</t>
+  </si>
+  <si>
+    <t>B11-24-03</t>
+  </si>
+  <si>
+    <t>B11-25-01</t>
+  </si>
+  <si>
+    <t>B11-25-03</t>
+  </si>
+  <si>
+    <t>B11-26-01</t>
+  </si>
+  <si>
+    <t>B11-26-03</t>
+  </si>
+  <si>
+    <t>B11-27-01</t>
+  </si>
+  <si>
+    <t>B11-27-03</t>
+  </si>
+  <si>
+    <t>B11-28-01</t>
+  </si>
+  <si>
+    <t>B11-28-03</t>
+  </si>
+  <si>
+    <t>B11-29-01</t>
+  </si>
+  <si>
+    <t>B11-29-03</t>
+  </si>
+  <si>
+    <t>B12-19-01</t>
+  </si>
+  <si>
+    <t>B12-19-03</t>
+  </si>
+  <si>
+    <t>B12-20-01</t>
+  </si>
+  <si>
+    <t>B12-20-03</t>
+  </si>
+  <si>
+    <t>B12-23-01</t>
+  </si>
+  <si>
+    <t>B12-23-03</t>
+  </si>
+  <si>
+    <t>B12-24-01</t>
+  </si>
+  <si>
+    <t>B12-24-03</t>
+  </si>
+  <si>
+    <t>B12-25-01</t>
+  </si>
+  <si>
+    <t>B12-25-03</t>
+  </si>
+  <si>
+    <t>B12-26-01</t>
+  </si>
+  <si>
+    <t>B12-26-03</t>
+  </si>
+  <si>
+    <t>B12-27-01</t>
+  </si>
+  <si>
+    <t>B12-27-03</t>
+  </si>
+  <si>
+    <t>B12-28-01</t>
+  </si>
+  <si>
+    <t>B12-28-03</t>
+  </si>
+  <si>
+    <t>B12-29-01</t>
+  </si>
+  <si>
+    <t>B12-29-03</t>
+  </si>
+  <si>
+    <t>B16-29-01</t>
+  </si>
+  <si>
+    <t xml:space="preserve">르네셀 기미너스 화이트 프로그램 브라이트너 20g*2ea(069-1)
+(30*17+7)</t>
+  </si>
+  <si>
+    <t>B15-02-01</t>
+  </si>
+  <si>
+    <t>르네셀 플라센 스킨 쉴드 리뉴얼 크림 50ml(010)</t>
+  </si>
+  <si>
+    <t>C02-06-01</t>
+  </si>
+  <si>
+    <t>26H06G</t>
+  </si>
+  <si>
+    <t>B12-01-01</t>
+  </si>
+  <si>
+    <t>B12-02-01</t>
+  </si>
+  <si>
+    <t>르네셀 하이크로 큐 프리미엄 앰플 120ml+30ml(053)</t>
+  </si>
+  <si>
+    <t>053</t>
   </si>
   <si>
     <t>8809363236970</t>
   </si>
   <si>
-    <t>A10-07-01</t>
-[...1358 lines deleted...]
-    <t>컴플리트 레이어 썬블럭</t>
+    <t>B11-03-01</t>
+  </si>
+  <si>
+    <t>26G19A</t>
+  </si>
+  <si>
+    <t>B11-04-01</t>
+  </si>
+  <si>
+    <t>B11-05-01</t>
+  </si>
+  <si>
+    <t>B11-06-01</t>
+  </si>
+  <si>
+    <t>B11-07-01</t>
+  </si>
+  <si>
+    <t>B11-01-01</t>
+  </si>
+  <si>
+    <t xml:space="preserve">르네셀 하이크로 큐 프리미엄 앰플 120ml+30ml(053)
+(14*1+6)</t>
+  </si>
+  <si>
+    <t>B11-01-02</t>
+  </si>
+  <si>
+    <t>B11-02-01</t>
+  </si>
+  <si>
+    <t>B11-08-01</t>
+  </si>
+  <si>
+    <t>B11-09-01</t>
+  </si>
+  <si>
+    <t>B11-10-01</t>
+  </si>
+  <si>
+    <t>B11-11-01</t>
+  </si>
+  <si>
+    <t>B11-12-01</t>
+  </si>
+  <si>
+    <t>B11-13-01</t>
+  </si>
+  <si>
+    <t>B11-14-01</t>
+  </si>
+  <si>
+    <t>르네셀 하이크로 큐 프리미엄 크림 50ml(053-3)</t>
+  </si>
+  <si>
+    <t>B15-02-03</t>
+  </si>
+  <si>
+    <t>26H23C</t>
+  </si>
+  <si>
+    <t>B15-03-03</t>
+  </si>
+  <si>
+    <t>B15-04-03</t>
+  </si>
+  <si>
+    <t xml:space="preserve">르네셀 하이크로 큐 프리미엄 크림 50ml(053-3)
+(40*12+7)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">르네셀 컴플리트 레이어 썬블럭 50ml(016)
+(104*12+8)</t>
+  </si>
+  <si>
+    <t>016</t>
   </si>
   <si>
     <t>8809363231227</t>
   </si>
   <si>
-    <t>B16-24-01</t>
-[...350 lines deleted...]
-    <t>B16-14-01</t>
+    <t>B12-13-01</t>
+  </si>
+  <si>
+    <t>26H20J</t>
+  </si>
+  <si>
+    <t>르네셀 컴플리트 레이어 썬블럭 50ml(016)</t>
+  </si>
+  <si>
+    <t>B13-01-03</t>
+  </si>
+  <si>
+    <t>C01-11-01</t>
+  </si>
+  <si>
+    <t>르네셀 플라센 필러 매직 시스템 1,2제 세트(005-3)</t>
+  </si>
+  <si>
+    <t>B14-01-02</t>
+  </si>
+  <si>
+    <t>26H06F</t>
+  </si>
+  <si>
+    <t>B14-01-03</t>
+  </si>
+  <si>
+    <t>26H06D</t>
+  </si>
+  <si>
+    <t>B14-02-03</t>
+  </si>
+  <si>
+    <t>B14-03-03</t>
+  </si>
+  <si>
+    <t>B14-04-03</t>
+  </si>
+  <si>
+    <t>B14-05-03</t>
+  </si>
+  <si>
+    <t>B14-06-03</t>
+  </si>
+  <si>
+    <t xml:space="preserve">르네셀 플라센 필러 매직 시스템 1,2제 세트(005-3)
+(15*21+5)</t>
+  </si>
+  <si>
+    <t>B14-07-03</t>
+  </si>
+  <si>
+    <t>B14-08-03</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2384,51 +2545,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J499"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="1"/>
     <col min="2" max="2" width="20" customWidth="1"/>
     <col min="3" max="10" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
@@ -2441,11666 +2602,14224 @@
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A2" s="2">
         <v>46132</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="F2">
-        <v>803</v>
-[...2 lines deleted...]
-        <v>45926</v>
+        <v>1800</v>
       </c>
       <c r="I2" s="2">
-        <v>47012</v>
+        <v>46582</v>
       </c>
       <c r="J2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A3" s="2">
         <v>46132</v>
       </c>
       <c r="B3" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E3" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="F3">
-        <v>799</v>
-[...2 lines deleted...]
-        <v>45889</v>
+        <v>1800</v>
       </c>
       <c r="I3" s="2">
-        <v>46971</v>
+        <v>46582</v>
       </c>
       <c r="J3" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A4" s="2">
         <v>46132</v>
       </c>
       <c r="B4" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="E4" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="F4">
-        <v>796</v>
-[...2 lines deleted...]
-        <v>45891</v>
+        <v>1800</v>
       </c>
       <c r="I4" s="2">
-        <v>46955</v>
+        <v>46582</v>
       </c>
       <c r="J4" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A5" s="2">
         <v>46132</v>
       </c>
       <c r="B5" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="C5" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="D5" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="E5" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="F5">
-        <v>3296</v>
+        <v>3066</v>
       </c>
       <c r="H5" s="2">
         <v>45869</v>
       </c>
       <c r="I5" s="2">
-        <v>46964</v>
+        <v>46898</v>
       </c>
       <c r="J5" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A6" s="2">
         <v>46132</v>
       </c>
       <c r="B6" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="C6" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="D6" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="E6" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="F6">
-        <v>1572</v>
+        <v>610</v>
       </c>
       <c r="H6" s="2">
-        <v>45969</v>
+        <v>45820</v>
       </c>
       <c r="I6" s="2">
-        <v>46698</v>
+        <v>46915</v>
       </c>
       <c r="J6" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
     </row>
     <row r="7" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A7" s="2">
         <v>46132</v>
       </c>
       <c r="B7" t="s">
+        <v>27</v>
+      </c>
+      <c r="C7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D7" t="s">
+        <v>29</v>
+      </c>
+      <c r="E7" t="s">
+        <v>30</v>
+      </c>
+      <c r="F7">
+        <v>89</v>
+      </c>
+      <c r="H7" s="2">
+        <v>45891</v>
+      </c>
+      <c r="I7" s="2">
+        <v>46954</v>
+      </c>
+      <c r="J7" t="s">
         <v>31</v>
-      </c>
-[...16 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="8" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A8" s="2">
         <v>46132</v>
       </c>
       <c r="B8" t="s">
+        <v>32</v>
+      </c>
+      <c r="C8" t="s">
+        <v>33</v>
+      </c>
+      <c r="D8" t="s">
+        <v>34</v>
+      </c>
+      <c r="E8" t="s">
         <v>35</v>
       </c>
-      <c r="C8" t="s">
-[...2 lines deleted...]
-      <c r="D8" t="s">
+      <c r="F8">
+        <v>799</v>
+      </c>
+      <c r="H8" s="2">
+        <v>45889</v>
+      </c>
+      <c r="I8" s="2">
+        <v>46971</v>
+      </c>
+      <c r="J8" t="s">
         <v>36</v>
-      </c>
-[...10 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="9" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A9" s="2">
         <v>46132</v>
       </c>
       <c r="B9" t="s">
+        <v>37</v>
+      </c>
+      <c r="C9" t="s">
+        <v>38</v>
+      </c>
+      <c r="D9" t="s">
         <v>39</v>
       </c>
-      <c r="C9" t="s">
-[...2 lines deleted...]
-      <c r="D9" t="s">
+      <c r="E9" t="s">
         <v>40</v>
       </c>
-      <c r="E9" t="s">
+      <c r="F9">
+        <v>788</v>
+      </c>
+      <c r="H9" s="2">
+        <v>45926</v>
+      </c>
+      <c r="I9" s="2">
+        <v>47012</v>
+      </c>
+      <c r="J9" t="s">
         <v>41</v>
-      </c>
-[...7 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="10" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A10" s="2">
         <v>46132</v>
       </c>
       <c r="B10" t="s">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="C10" t="s">
-        <v>11</v>
+        <v>43</v>
       </c>
       <c r="D10" t="s">
-        <v>28</v>
+        <v>44</v>
       </c>
       <c r="E10" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F10">
-        <v>1750</v>
-[...2 lines deleted...]
-        <v>45969</v>
+        <v>3513</v>
       </c>
       <c r="I10" s="2">
-        <v>46698</v>
+        <v>46985</v>
       </c>
       <c r="J10" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="11" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A11" s="2">
         <v>46132</v>
       </c>
       <c r="B11" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C11" t="s">
-        <v>11</v>
+        <v>48</v>
       </c>
       <c r="D11" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="E11" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="F11">
-        <v>586</v>
+        <v>0</v>
       </c>
       <c r="H11" s="2">
-        <v>45925</v>
+        <v>46084</v>
       </c>
       <c r="I11" s="2">
-        <v>47013</v>
+        <v>47159</v>
       </c>
       <c r="J11" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
     </row>
     <row r="12" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A12" s="2">
-        <v>46132</v>
+        <v>46134</v>
       </c>
       <c r="B12" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="C12" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="D12" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="E12" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="F12">
-        <v>554</v>
+        <v>1161</v>
+      </c>
+      <c r="H12" s="2">
+        <v>45888</v>
       </c>
       <c r="I12" s="2">
-        <v>46548</v>
+        <v>46809</v>
       </c>
       <c r="J12" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
     </row>
     <row r="13" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A13" s="2">
-        <v>46132</v>
+        <v>46134</v>
       </c>
       <c r="B13" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="C13" t="s">
-        <v>11</v>
+        <v>58</v>
       </c>
       <c r="D13" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="E13" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="F13">
-        <v>664</v>
-[...2 lines deleted...]
-        <v>45820</v>
+        <v>16</v>
       </c>
       <c r="I13" s="2">
-        <v>46915</v>
+        <v>46687</v>
       </c>
       <c r="J13" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
     </row>
     <row r="14" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A14" s="2">
-        <v>46132</v>
+        <v>46134</v>
       </c>
       <c r="B14" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="C14" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="D14" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="E14" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="F14">
-        <v>1379</v>
-[...2 lines deleted...]
-        <v>46084</v>
+        <v>4447</v>
       </c>
       <c r="I14" s="2">
-        <v>47159</v>
+        <v>47012</v>
       </c>
       <c r="J14" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
     </row>
     <row r="15" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A15" s="2">
-        <v>46132</v>
+        <v>46134</v>
       </c>
       <c r="B15" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C15" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="D15" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="E15" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="F15">
-        <v>1800</v>
+        <v>2082</v>
       </c>
       <c r="I15" s="2">
-        <v>46582</v>
+        <v>47012</v>
       </c>
       <c r="J15" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
     </row>
     <row r="16" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A16" s="2">
-        <v>46132</v>
+        <v>46142</v>
       </c>
       <c r="B16" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="C16" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="D16" t="s">
-        <v>62</v>
+        <v>54</v>
       </c>
       <c r="E16" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="F16">
-        <v>1800</v>
+        <v>2016</v>
+      </c>
+      <c r="H16" s="2">
+        <v>46233</v>
       </c>
       <c r="I16" s="2">
-        <v>46582</v>
+        <v>46942</v>
       </c>
       <c r="J16" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
     </row>
     <row r="17" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A17" s="2">
-        <v>46132</v>
+        <v>46142</v>
       </c>
       <c r="B17" t="s">
-        <v>61</v>
+        <v>71</v>
       </c>
       <c r="C17" t="s">
-        <v>11</v>
+        <v>72</v>
       </c>
       <c r="D17" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="E17" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="F17">
-        <v>1800</v>
+        <v>778</v>
+      </c>
+      <c r="H17" s="2">
+        <v>46139</v>
       </c>
       <c r="I17" s="2">
-        <v>46582</v>
+        <v>47234</v>
       </c>
       <c r="J17" t="s">
-        <v>64</v>
+        <v>75</v>
       </c>
     </row>
     <row r="18" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A18" s="2">
-        <v>46134</v>
+        <v>46142</v>
       </c>
       <c r="B18" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="C18" t="s">
-        <v>11</v>
+        <v>72</v>
       </c>
       <c r="D18" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="E18" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="F18">
-        <v>4443</v>
+        <v>1080</v>
+      </c>
+      <c r="H18" s="2">
+        <v>46139</v>
       </c>
       <c r="I18" s="2">
-        <v>47012</v>
+        <v>47234</v>
       </c>
       <c r="J18" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
     </row>
     <row r="19" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A19" s="2">
-        <v>46134</v>
+        <v>46142</v>
       </c>
       <c r="B19" t="s">
         <v>71</v>
       </c>
       <c r="C19" t="s">
-        <v>11</v>
+        <v>72</v>
       </c>
       <c r="D19" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E19" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="F19">
-        <v>249</v>
+        <v>1080</v>
       </c>
       <c r="H19" s="2">
-        <v>46120</v>
+        <v>46139</v>
       </c>
       <c r="I19" s="2">
-        <v>47201</v>
+        <v>47234</v>
       </c>
       <c r="J19" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="20" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A20" s="2">
-        <v>46134</v>
+        <v>46142</v>
       </c>
       <c r="B20" t="s">
+        <v>71</v>
+      </c>
+      <c r="C20" t="s">
+        <v>72</v>
+      </c>
+      <c r="D20" t="s">
+        <v>73</v>
+      </c>
+      <c r="E20" t="s">
+        <v>78</v>
+      </c>
+      <c r="F20">
+        <v>1080</v>
+      </c>
+      <c r="H20" s="2">
+        <v>46139</v>
+      </c>
+      <c r="I20" s="2">
+        <v>47234</v>
+      </c>
+      <c r="J20" t="s">
         <v>75</v>
-      </c>
-[...19 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="21" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A21" s="2">
-        <v>46134</v>
+        <v>46142</v>
       </c>
       <c r="B21" t="s">
+        <v>71</v>
+      </c>
+      <c r="C21" t="s">
+        <v>72</v>
+      </c>
+      <c r="D21" t="s">
+        <v>73</v>
+      </c>
+      <c r="E21" t="s">
         <v>79</v>
       </c>
-      <c r="C21" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F21">
-        <v>1217</v>
+        <v>994</v>
       </c>
       <c r="H21" s="2">
-        <v>45888</v>
+        <v>46139</v>
       </c>
       <c r="I21" s="2">
-        <v>46809</v>
+        <v>47234</v>
       </c>
       <c r="J21" t="s">
-        <v>82</v>
+        <v>75</v>
       </c>
     </row>
     <row r="22" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A22" s="2">
-        <v>46134</v>
+        <v>46142</v>
       </c>
       <c r="B22" t="s">
-        <v>83</v>
+        <v>71</v>
       </c>
       <c r="C22" t="s">
-        <v>11</v>
+        <v>72</v>
       </c>
       <c r="D22" t="s">
-        <v>84</v>
+        <v>73</v>
       </c>
       <c r="E22" t="s">
-        <v>85</v>
+        <v>80</v>
       </c>
       <c r="F22">
-        <v>331</v>
+        <v>1080</v>
       </c>
       <c r="H22" s="2">
-        <v>46103</v>
+        <v>46139</v>
       </c>
       <c r="I22" s="2">
-        <v>47174</v>
+        <v>47234</v>
       </c>
       <c r="J22" t="s">
-        <v>86</v>
+        <v>75</v>
       </c>
     </row>
     <row r="23" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A23" s="2">
-        <v>46134</v>
+        <v>46142</v>
       </c>
       <c r="B23" t="s">
-        <v>87</v>
+        <v>71</v>
       </c>
       <c r="C23" t="s">
-        <v>11</v>
+        <v>72</v>
       </c>
       <c r="D23" t="s">
-        <v>88</v>
+        <v>73</v>
       </c>
       <c r="E23" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="F23">
-        <v>231</v>
+        <v>1080</v>
       </c>
       <c r="H23" s="2">
-        <v>46099</v>
+        <v>46139</v>
       </c>
       <c r="I23" s="2">
-        <v>47185</v>
+        <v>47234</v>
       </c>
       <c r="J23" t="s">
-        <v>90</v>
+        <v>75</v>
       </c>
     </row>
     <row r="24" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A24" s="2">
-        <v>46134</v>
+        <v>46142</v>
       </c>
       <c r="B24" t="s">
-        <v>91</v>
+        <v>71</v>
       </c>
       <c r="C24" t="s">
-        <v>11</v>
+        <v>72</v>
       </c>
       <c r="D24" t="s">
-        <v>92</v>
+        <v>73</v>
       </c>
       <c r="E24" t="s">
-        <v>93</v>
+        <v>82</v>
       </c>
       <c r="F24">
-        <v>59</v>
+        <v>1080</v>
+      </c>
+      <c r="H24" s="2">
+        <v>46139</v>
       </c>
       <c r="I24" s="2">
-        <v>46687</v>
+        <v>47234</v>
       </c>
       <c r="J24" t="s">
-        <v>94</v>
+        <v>75</v>
       </c>
     </row>
     <row r="25" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A25" s="2">
-        <v>46134</v>
+        <v>46142</v>
       </c>
       <c r="B25" t="s">
-        <v>95</v>
+        <v>71</v>
       </c>
       <c r="C25" t="s">
-        <v>11</v>
+        <v>72</v>
       </c>
       <c r="D25" t="s">
-        <v>96</v>
+        <v>73</v>
       </c>
       <c r="E25" t="s">
-        <v>97</v>
+        <v>83</v>
       </c>
       <c r="F25">
-        <v>393</v>
+        <v>1080</v>
       </c>
       <c r="H25" s="2">
-        <v>45866</v>
+        <v>46139</v>
       </c>
       <c r="I25" s="2">
-        <v>46933</v>
+        <v>47234</v>
       </c>
       <c r="J25" t="s">
-        <v>98</v>
+        <v>75</v>
       </c>
     </row>
     <row r="26" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A26" s="2">
-        <v>46134</v>
+        <v>46142</v>
       </c>
       <c r="B26" t="s">
-        <v>99</v>
+        <v>71</v>
       </c>
       <c r="C26" t="s">
-        <v>11</v>
+        <v>72</v>
       </c>
       <c r="D26" t="s">
-        <v>100</v>
+        <v>73</v>
       </c>
       <c r="E26" t="s">
-        <v>101</v>
+        <v>84</v>
       </c>
       <c r="F26">
-        <v>164</v>
+        <v>1080</v>
+      </c>
+      <c r="H26" s="2">
+        <v>46139</v>
       </c>
       <c r="I26" s="2">
-        <v>46944</v>
+        <v>47234</v>
       </c>
       <c r="J26" t="s">
-        <v>102</v>
+        <v>75</v>
       </c>
     </row>
     <row r="27" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A27" s="2">
         <v>46142</v>
       </c>
       <c r="B27" t="s">
-        <v>103</v>
+        <v>71</v>
       </c>
       <c r="C27" t="s">
-        <v>11</v>
+        <v>72</v>
       </c>
       <c r="D27" t="s">
-        <v>104</v>
+        <v>73</v>
       </c>
       <c r="E27" t="s">
-        <v>105</v>
+        <v>85</v>
       </c>
       <c r="F27">
-        <v>703</v>
+        <v>1080</v>
       </c>
       <c r="H27" s="2">
-        <v>45862</v>
+        <v>46139</v>
       </c>
       <c r="I27" s="2">
-        <v>46955</v>
+        <v>47234</v>
       </c>
       <c r="J27" t="s">
-        <v>106</v>
+        <v>75</v>
       </c>
     </row>
     <row r="28" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A28" s="2">
         <v>46142</v>
       </c>
       <c r="B28" t="s">
-        <v>107</v>
+        <v>71</v>
       </c>
       <c r="C28" t="s">
-        <v>11</v>
+        <v>72</v>
       </c>
       <c r="D28" t="s">
-        <v>108</v>
+        <v>73</v>
       </c>
       <c r="E28" t="s">
-        <v>109</v>
+        <v>86</v>
       </c>
       <c r="F28">
-        <v>289</v>
+        <v>1080</v>
       </c>
       <c r="H28" s="2">
         <v>46139</v>
       </c>
       <c r="I28" s="2">
         <v>47234</v>
       </c>
       <c r="J28" t="s">
-        <v>110</v>
+        <v>75</v>
       </c>
     </row>
     <row r="29" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A29" s="2">
         <v>46142</v>
       </c>
       <c r="B29" t="s">
-        <v>107</v>
+        <v>71</v>
       </c>
       <c r="C29" t="s">
-        <v>11</v>
+        <v>72</v>
       </c>
       <c r="D29" t="s">
-        <v>108</v>
+        <v>73</v>
       </c>
       <c r="E29" t="s">
-        <v>111</v>
+        <v>87</v>
       </c>
       <c r="F29">
-        <v>635</v>
+        <v>1080</v>
       </c>
       <c r="H29" s="2">
         <v>46139</v>
       </c>
       <c r="I29" s="2">
         <v>47234</v>
       </c>
       <c r="J29" t="s">
-        <v>110</v>
+        <v>75</v>
       </c>
     </row>
     <row r="30" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A30" s="2">
         <v>46142</v>
       </c>
       <c r="B30" t="s">
-        <v>107</v>
+        <v>88</v>
       </c>
       <c r="C30" t="s">
-        <v>11</v>
+        <v>89</v>
       </c>
       <c r="D30" t="s">
-        <v>108</v>
+        <v>90</v>
       </c>
       <c r="E30" t="s">
-        <v>112</v>
+        <v>91</v>
       </c>
       <c r="F30">
-        <v>832</v>
+        <v>724</v>
       </c>
       <c r="H30" s="2">
-        <v>46139</v>
+        <v>45862</v>
       </c>
       <c r="I30" s="2">
-        <v>47234</v>
+        <v>46955</v>
       </c>
       <c r="J30" t="s">
-        <v>110</v>
+        <v>92</v>
       </c>
     </row>
     <row r="31" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A31" s="2">
         <v>46142</v>
       </c>
       <c r="B31" t="s">
-        <v>107</v>
+        <v>88</v>
       </c>
       <c r="C31" t="s">
-        <v>11</v>
+        <v>89</v>
       </c>
       <c r="D31" t="s">
-        <v>108</v>
+        <v>90</v>
       </c>
       <c r="E31" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="F31">
-        <v>869</v>
+        <v>681</v>
       </c>
       <c r="H31" s="2">
-        <v>46139</v>
+        <v>45862</v>
       </c>
       <c r="I31" s="2">
-        <v>47234</v>
+        <v>46955</v>
       </c>
       <c r="J31" t="s">
-        <v>110</v>
+        <v>93</v>
       </c>
     </row>
     <row r="32" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A32" s="2">
-        <v>46142</v>
+        <v>46148</v>
       </c>
       <c r="B32" t="s">
-        <v>107</v>
+        <v>94</v>
       </c>
       <c r="C32" t="s">
-        <v>11</v>
+        <v>95</v>
       </c>
       <c r="D32" t="s">
-        <v>108</v>
+        <v>96</v>
       </c>
       <c r="E32" t="s">
-        <v>114</v>
+        <v>97</v>
       </c>
       <c r="F32">
-        <v>1080</v>
-[...2 lines deleted...]
-        <v>46139</v>
+        <v>1838</v>
       </c>
       <c r="I32" s="2">
-        <v>47234</v>
+        <v>47207</v>
       </c>
       <c r="J32" t="s">
-        <v>110</v>
+        <v>98</v>
       </c>
     </row>
     <row r="33" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A33" s="2">
-        <v>46142</v>
+        <v>46148</v>
       </c>
       <c r="B33" t="s">
-        <v>107</v>
+        <v>99</v>
       </c>
       <c r="C33" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="D33" t="s">
-        <v>108</v>
+        <v>29</v>
       </c>
       <c r="E33" t="s">
-        <v>115</v>
+        <v>100</v>
       </c>
       <c r="F33">
-        <v>1080</v>
+        <v>840</v>
       </c>
       <c r="H33" s="2">
-        <v>46139</v>
+        <v>45930</v>
       </c>
       <c r="I33" s="2">
-        <v>47234</v>
+        <v>47005</v>
       </c>
       <c r="J33" t="s">
-        <v>110</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A34" s="2">
-        <v>46142</v>
+        <v>46148</v>
       </c>
       <c r="B34" t="s">
-        <v>107</v>
+        <v>102</v>
       </c>
       <c r="C34" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="D34" t="s">
-        <v>108</v>
+        <v>34</v>
       </c>
       <c r="E34" t="s">
-        <v>116</v>
+        <v>103</v>
       </c>
       <c r="F34">
-        <v>1080</v>
+        <v>840</v>
       </c>
       <c r="H34" s="2">
-        <v>46139</v>
+        <v>45932</v>
       </c>
       <c r="I34" s="2">
-        <v>47234</v>
+        <v>47018</v>
       </c>
       <c r="J34" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
     </row>
     <row r="35" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A35" s="2">
-        <v>46142</v>
+        <v>46148</v>
       </c>
       <c r="B35" t="s">
+        <v>105</v>
+      </c>
+      <c r="C35" t="s">
+        <v>38</v>
+      </c>
+      <c r="D35" t="s">
+        <v>39</v>
+      </c>
+      <c r="E35" t="s">
+        <v>106</v>
+      </c>
+      <c r="F35">
+        <v>840</v>
+      </c>
+      <c r="H35" s="2">
+        <v>45926</v>
+      </c>
+      <c r="I35" s="2">
+        <v>47012</v>
+      </c>
+      <c r="J35" t="s">
         <v>107</v>
-      </c>
-[...19 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="36" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A36" s="2">
-        <v>46142</v>
+        <v>46148</v>
       </c>
       <c r="B36" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C36" t="s">
-        <v>11</v>
+        <v>43</v>
       </c>
       <c r="D36" t="s">
-        <v>108</v>
+        <v>44</v>
       </c>
       <c r="E36" t="s">
-        <v>118</v>
+        <v>109</v>
       </c>
       <c r="F36">
-        <v>1080</v>
-[...2 lines deleted...]
-        <v>46139</v>
+        <v>4339</v>
       </c>
       <c r="I36" s="2">
-        <v>47234</v>
+        <v>46985</v>
       </c>
       <c r="J36" t="s">
-        <v>110</v>
+        <v>46</v>
       </c>
     </row>
     <row r="37" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A37" s="2">
-        <v>46142</v>
+        <v>46148</v>
       </c>
       <c r="B37" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="C37" t="s">
-        <v>11</v>
+        <v>111</v>
       </c>
       <c r="D37" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="E37" t="s">
-        <v>119</v>
+        <v>113</v>
       </c>
       <c r="F37">
-        <v>1080</v>
+        <v>160</v>
       </c>
       <c r="H37" s="2">
-        <v>46139</v>
+        <v>46136</v>
       </c>
       <c r="I37" s="2">
-        <v>47234</v>
+        <v>47214</v>
       </c>
       <c r="J37" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
     </row>
     <row r="38" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A38" s="2">
-        <v>46142</v>
+        <v>46148</v>
       </c>
       <c r="B38" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="C38" t="s">
-        <v>11</v>
+        <v>111</v>
       </c>
       <c r="D38" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="E38" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="F38">
-        <v>1080</v>
+        <v>3360</v>
       </c>
       <c r="H38" s="2">
-        <v>46139</v>
+        <v>46136</v>
       </c>
       <c r="I38" s="2">
-        <v>47234</v>
+        <v>47215</v>
       </c>
       <c r="J38" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
     </row>
     <row r="39" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A39" s="2">
-        <v>46142</v>
+        <v>46148</v>
       </c>
       <c r="B39" t="s">
-        <v>107</v>
+        <v>116</v>
       </c>
       <c r="C39" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="D39" t="s">
-        <v>108</v>
+        <v>64</v>
       </c>
       <c r="E39" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="F39">
-        <v>1080</v>
+        <v>2724</v>
       </c>
       <c r="H39" s="2">
-        <v>46139</v>
+        <v>45923</v>
       </c>
       <c r="I39" s="2">
-        <v>47234</v>
+        <v>47005</v>
       </c>
       <c r="J39" t="s">
-        <v>110</v>
+        <v>118</v>
       </c>
     </row>
     <row r="40" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A40" s="2">
-        <v>46142</v>
+        <v>46148</v>
       </c>
       <c r="B40" t="s">
-        <v>107</v>
+        <v>119</v>
       </c>
       <c r="C40" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
       <c r="D40" t="s">
-        <v>108</v>
+        <v>121</v>
       </c>
       <c r="E40" t="s">
         <v>122</v>
       </c>
       <c r="F40">
-        <v>1080</v>
+        <v>720</v>
       </c>
       <c r="H40" s="2">
-        <v>46139</v>
+        <v>46121</v>
       </c>
       <c r="I40" s="2">
-        <v>47234</v>
+        <v>47185</v>
       </c>
       <c r="J40" t="s">
-        <v>110</v>
+        <v>123</v>
       </c>
     </row>
     <row r="41" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A41" s="2">
-        <v>46142</v>
+        <v>46148</v>
       </c>
       <c r="B41" t="s">
-        <v>107</v>
+        <v>124</v>
       </c>
       <c r="C41" t="s">
-        <v>11</v>
+        <v>125</v>
       </c>
       <c r="D41" t="s">
-        <v>108</v>
+        <v>126</v>
       </c>
       <c r="E41" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="F41">
-        <v>1080</v>
+        <v>5760</v>
       </c>
       <c r="H41" s="2">
         <v>46139</v>
       </c>
       <c r="I41" s="2">
-        <v>47234</v>
+        <v>47230</v>
       </c>
       <c r="J41" t="s">
-        <v>110</v>
+        <v>128</v>
       </c>
     </row>
     <row r="42" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A42" s="2">
-        <v>46142</v>
+        <v>46148</v>
       </c>
       <c r="B42" t="s">
-        <v>107</v>
+        <v>124</v>
       </c>
       <c r="C42" t="s">
-        <v>11</v>
+        <v>125</v>
       </c>
       <c r="D42" t="s">
-        <v>108</v>
+        <v>126</v>
       </c>
       <c r="E42" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="F42">
-        <v>1080</v>
+        <v>5760</v>
       </c>
       <c r="H42" s="2">
         <v>46139</v>
       </c>
       <c r="I42" s="2">
-        <v>47234</v>
+        <v>47230</v>
       </c>
       <c r="J42" t="s">
-        <v>110</v>
+        <v>128</v>
       </c>
     </row>
     <row r="43" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A43" s="2">
-        <v>46142</v>
+        <v>46148</v>
       </c>
       <c r="B43" t="s">
-        <v>107</v>
+        <v>124</v>
       </c>
       <c r="C43" t="s">
-        <v>11</v>
+        <v>125</v>
       </c>
       <c r="D43" t="s">
-        <v>108</v>
+        <v>126</v>
       </c>
       <c r="E43" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="F43">
-        <v>1080</v>
+        <v>5760</v>
       </c>
       <c r="H43" s="2">
         <v>46139</v>
       </c>
       <c r="I43" s="2">
-        <v>47234</v>
+        <v>47230</v>
       </c>
       <c r="J43" t="s">
-        <v>110</v>
+        <v>131</v>
       </c>
     </row>
     <row r="44" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A44" s="2">
-        <v>46142</v>
+        <v>46148</v>
       </c>
       <c r="B44" t="s">
-        <v>107</v>
+        <v>124</v>
       </c>
       <c r="C44" t="s">
-        <v>11</v>
+        <v>125</v>
       </c>
       <c r="D44" t="s">
-        <v>108</v>
+        <v>126</v>
       </c>
       <c r="E44" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="F44">
-        <v>1080</v>
+        <v>5284</v>
       </c>
       <c r="H44" s="2">
         <v>46139</v>
       </c>
       <c r="I44" s="2">
-        <v>47234</v>
+        <v>47178</v>
       </c>
       <c r="J44" t="s">
-        <v>110</v>
+        <v>131</v>
       </c>
     </row>
     <row r="45" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A45" s="2">
-        <v>46142</v>
+        <v>46148</v>
       </c>
       <c r="B45" t="s">
-        <v>107</v>
+        <v>124</v>
       </c>
       <c r="C45" t="s">
-        <v>11</v>
+        <v>125</v>
       </c>
       <c r="D45" t="s">
-        <v>108</v>
+        <v>126</v>
       </c>
       <c r="E45" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="F45">
-        <v>1080</v>
+        <v>5671</v>
       </c>
       <c r="H45" s="2">
         <v>46139</v>
       </c>
       <c r="I45" s="2">
-        <v>47234</v>
+        <v>47178</v>
       </c>
       <c r="J45" t="s">
-        <v>110</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A46" s="2">
-        <v>46142</v>
+        <v>46153</v>
       </c>
       <c r="B46" t="s">
-        <v>107</v>
+        <v>134</v>
       </c>
       <c r="C46" t="s">
-        <v>11</v>
+        <v>135</v>
       </c>
       <c r="D46" t="s">
-        <v>108</v>
+        <v>136</v>
       </c>
       <c r="E46" t="s">
-        <v>128</v>
+        <v>137</v>
       </c>
       <c r="F46">
-        <v>1080</v>
+        <v>111</v>
       </c>
       <c r="H46" s="2">
-        <v>46139</v>
+        <v>45895</v>
       </c>
       <c r="I46" s="2">
-        <v>47234</v>
+        <v>46947</v>
       </c>
       <c r="J46" t="s">
-        <v>110</v>
+        <v>138</v>
       </c>
     </row>
     <row r="47" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A47" s="2">
-        <v>46142</v>
+        <v>46153</v>
       </c>
       <c r="B47" t="s">
-        <v>103</v>
+        <v>134</v>
       </c>
       <c r="C47" t="s">
-        <v>11</v>
+        <v>135</v>
       </c>
       <c r="D47" t="s">
-        <v>104</v>
+        <v>136</v>
       </c>
       <c r="E47" t="s">
-        <v>129</v>
+        <v>139</v>
       </c>
       <c r="F47">
-        <v>702</v>
+        <v>120</v>
       </c>
       <c r="H47" s="2">
-        <v>45862</v>
+        <v>45895</v>
       </c>
       <c r="I47" s="2">
-        <v>46955</v>
+        <v>46947</v>
       </c>
       <c r="J47" t="s">
-        <v>130</v>
+        <v>138</v>
       </c>
     </row>
     <row r="48" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A48" s="2">
-        <v>46142</v>
+        <v>46153</v>
       </c>
       <c r="B48" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="C48" t="s">
-        <v>11</v>
+        <v>135</v>
       </c>
       <c r="D48" t="s">
-        <v>80</v>
+        <v>136</v>
       </c>
       <c r="E48" t="s">
-        <v>132</v>
+        <v>140</v>
       </c>
       <c r="F48">
-        <v>2016</v>
+        <v>120</v>
       </c>
       <c r="H48" s="2">
-        <v>46233</v>
+        <v>45895</v>
       </c>
       <c r="I48" s="2">
-        <v>46962</v>
+        <v>46947</v>
       </c>
       <c r="J48" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
     </row>
     <row r="49" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A49" s="2">
-        <v>46142</v>
+        <v>46153</v>
       </c>
       <c r="B49" t="s">
         <v>134</v>
       </c>
       <c r="C49" t="s">
-        <v>11</v>
+        <v>135</v>
       </c>
       <c r="D49" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="E49" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="F49">
-        <v>527</v>
+        <v>120</v>
       </c>
       <c r="H49" s="2">
-        <v>46127</v>
+        <v>45895</v>
       </c>
       <c r="I49" s="2">
-        <v>46856</v>
+        <v>46947</v>
       </c>
       <c r="J49" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="50" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A50" s="2">
-        <v>46142</v>
+        <v>46153</v>
       </c>
       <c r="B50" t="s">
+        <v>134</v>
+      </c>
+      <c r="C50" t="s">
+        <v>135</v>
+      </c>
+      <c r="D50" t="s">
+        <v>136</v>
+      </c>
+      <c r="E50" t="s">
+        <v>142</v>
+      </c>
+      <c r="F50">
+        <v>120</v>
+      </c>
+      <c r="H50" s="2">
+        <v>45895</v>
+      </c>
+      <c r="I50" s="2">
+        <v>46947</v>
+      </c>
+      <c r="J50" t="s">
         <v>138</v>
-      </c>
-[...19 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="51" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A51" s="2">
-        <v>46142</v>
+        <v>46153</v>
       </c>
       <c r="B51" t="s">
+        <v>134</v>
+      </c>
+      <c r="C51" t="s">
+        <v>135</v>
+      </c>
+      <c r="D51" t="s">
+        <v>136</v>
+      </c>
+      <c r="E51" t="s">
+        <v>143</v>
+      </c>
+      <c r="F51">
+        <v>120</v>
+      </c>
+      <c r="H51" s="2">
+        <v>45895</v>
+      </c>
+      <c r="I51" s="2">
+        <v>46948</v>
+      </c>
+      <c r="J51" t="s">
         <v>138</v>
-      </c>
-[...19 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="52" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A52" s="2">
-        <v>46148</v>
+        <v>46153</v>
       </c>
       <c r="B52" t="s">
-        <v>142</v>
+        <v>134</v>
       </c>
       <c r="C52" t="s">
-        <v>11</v>
+        <v>135</v>
       </c>
       <c r="D52" t="s">
-        <v>143</v>
+        <v>136</v>
       </c>
       <c r="E52" t="s">
         <v>144</v>
       </c>
       <c r="F52">
-        <v>1434</v>
+        <v>120</v>
       </c>
       <c r="H52" s="2">
-        <v>46099</v>
+        <v>45895</v>
       </c>
       <c r="I52" s="2">
-        <v>47195</v>
+        <v>46948</v>
       </c>
       <c r="J52" t="s">
-        <v>145</v>
+        <v>138</v>
       </c>
     </row>
     <row r="53" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A53" s="2">
-        <v>46148</v>
+        <v>46153</v>
       </c>
       <c r="B53" t="s">
-        <v>146</v>
+        <v>134</v>
       </c>
       <c r="C53" t="s">
-        <v>11</v>
+        <v>135</v>
       </c>
       <c r="D53" t="s">
-        <v>16</v>
+        <v>136</v>
       </c>
       <c r="E53" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="F53">
-        <v>840</v>
+        <v>120</v>
       </c>
       <c r="H53" s="2">
-        <v>45932</v>
+        <v>45895</v>
       </c>
       <c r="I53" s="2">
-        <v>47018</v>
+        <v>46948</v>
       </c>
       <c r="J53" t="s">
-        <v>148</v>
+        <v>138</v>
       </c>
     </row>
     <row r="54" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A54" s="2">
-        <v>46148</v>
+        <v>46153</v>
       </c>
       <c r="B54" t="s">
-        <v>149</v>
+        <v>134</v>
       </c>
       <c r="C54" t="s">
-        <v>11</v>
+        <v>135</v>
       </c>
       <c r="D54" t="s">
-        <v>150</v>
+        <v>136</v>
       </c>
       <c r="E54" t="s">
-        <v>151</v>
+        <v>146</v>
       </c>
       <c r="F54">
-        <v>2688</v>
+        <v>120</v>
+      </c>
+      <c r="H54" s="2">
+        <v>45895</v>
       </c>
       <c r="I54" s="2">
-        <v>47207</v>
+        <v>46948</v>
       </c>
       <c r="J54" t="s">
-        <v>152</v>
+        <v>138</v>
       </c>
     </row>
     <row r="55" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A55" s="2">
-        <v>46148</v>
+        <v>46153</v>
       </c>
       <c r="B55" t="s">
-        <v>153</v>
+        <v>134</v>
       </c>
       <c r="C55" t="s">
-        <v>11</v>
+        <v>135</v>
       </c>
       <c r="D55" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="E55" t="s">
-        <v>154</v>
+        <v>147</v>
       </c>
       <c r="F55">
-        <v>840</v>
+        <v>120</v>
       </c>
       <c r="H55" s="2">
-        <v>45926</v>
+        <v>45895</v>
       </c>
       <c r="I55" s="2">
-        <v>47012</v>
+        <v>46948</v>
       </c>
       <c r="J55" t="s">
-        <v>155</v>
+        <v>138</v>
       </c>
     </row>
     <row r="56" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A56" s="2">
-        <v>46148</v>
+        <v>46153</v>
       </c>
       <c r="B56" t="s">
-        <v>156</v>
+        <v>134</v>
       </c>
       <c r="C56" t="s">
-        <v>11</v>
+        <v>135</v>
       </c>
       <c r="D56" t="s">
-        <v>46</v>
+        <v>136</v>
       </c>
       <c r="E56" t="s">
-        <v>157</v>
+        <v>148</v>
       </c>
       <c r="F56">
-        <v>840</v>
+        <v>120</v>
       </c>
       <c r="H56" s="2">
-        <v>45924</v>
+        <v>45895</v>
       </c>
       <c r="I56" s="2">
-        <v>47013</v>
+        <v>46948</v>
       </c>
       <c r="J56" t="s">
-        <v>48</v>
+        <v>138</v>
       </c>
     </row>
     <row r="57" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A57" s="2">
-        <v>46148</v>
+        <v>46153</v>
       </c>
       <c r="B57" t="s">
-        <v>158</v>
+        <v>134</v>
       </c>
       <c r="C57" t="s">
-        <v>11</v>
+        <v>135</v>
       </c>
       <c r="D57" t="s">
-        <v>68</v>
+        <v>136</v>
       </c>
       <c r="E57" t="s">
-        <v>159</v>
+        <v>149</v>
       </c>
       <c r="F57">
-        <v>4480</v>
+        <v>120</v>
       </c>
       <c r="H57" s="2">
-        <v>45923</v>
+        <v>45895</v>
       </c>
       <c r="I57" s="2">
-        <v>47010</v>
+        <v>46946</v>
       </c>
       <c r="J57" t="s">
-        <v>160</v>
+        <v>138</v>
       </c>
     </row>
     <row r="58" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A58" s="2">
-        <v>46148</v>
+        <v>46153</v>
       </c>
       <c r="B58" t="s">
-        <v>161</v>
+        <v>134</v>
       </c>
       <c r="C58" t="s">
-        <v>11</v>
+        <v>135</v>
       </c>
       <c r="D58" t="s">
-        <v>36</v>
+        <v>136</v>
       </c>
       <c r="E58" t="s">
-        <v>162</v>
+        <v>149</v>
       </c>
       <c r="F58">
-        <v>4339</v>
+        <v>120</v>
+      </c>
+      <c r="H58" s="2">
+        <v>45895</v>
       </c>
       <c r="I58" s="2">
-        <v>46985</v>
+        <v>46946</v>
       </c>
       <c r="J58" t="s">
-        <v>38</v>
+        <v>138</v>
       </c>
     </row>
     <row r="59" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A59" s="2">
-        <v>46148</v>
+        <v>46153</v>
       </c>
       <c r="B59" t="s">
+        <v>134</v>
+      </c>
+      <c r="C59" t="s">
+        <v>135</v>
+      </c>
+      <c r="D59" t="s">
+        <v>136</v>
+      </c>
+      <c r="E59" t="s">
+        <v>149</v>
+      </c>
+      <c r="F59">
+        <v>120</v>
+      </c>
+      <c r="H59" s="2">
+        <v>45895</v>
+      </c>
+      <c r="I59" s="2">
+        <v>46946</v>
+      </c>
+      <c r="J59" t="s">
         <v>138</v>
-      </c>
-[...19 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="60" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A60" s="2">
-        <v>46148</v>
+        <v>46153</v>
       </c>
       <c r="B60" t="s">
+        <v>134</v>
+      </c>
+      <c r="C60" t="s">
+        <v>135</v>
+      </c>
+      <c r="D60" t="s">
+        <v>136</v>
+      </c>
+      <c r="E60" t="s">
+        <v>149</v>
+      </c>
+      <c r="F60">
+        <v>120</v>
+      </c>
+      <c r="H60" s="2">
+        <v>45895</v>
+      </c>
+      <c r="I60" s="2">
+        <v>46946</v>
+      </c>
+      <c r="J60" t="s">
         <v>138</v>
-      </c>
-[...19 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="61" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A61" s="2">
-        <v>46148</v>
+        <v>46153</v>
       </c>
       <c r="B61" t="s">
-        <v>165</v>
+        <v>134</v>
       </c>
       <c r="C61" t="s">
-        <v>11</v>
+        <v>135</v>
       </c>
       <c r="D61" t="s">
-        <v>166</v>
+        <v>136</v>
       </c>
       <c r="E61" t="s">
-        <v>167</v>
+        <v>149</v>
       </c>
       <c r="F61">
-        <v>507</v>
+        <v>120</v>
       </c>
       <c r="H61" s="2">
-        <v>46121</v>
+        <v>45895</v>
       </c>
       <c r="I61" s="2">
-        <v>47019</v>
+        <v>46946</v>
       </c>
       <c r="J61" t="s">
-        <v>168</v>
+        <v>138</v>
       </c>
     </row>
     <row r="62" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A62" s="2">
-        <v>46148</v>
+        <v>46153</v>
       </c>
       <c r="B62" t="s">
-        <v>165</v>
+        <v>134</v>
       </c>
       <c r="C62" t="s">
-        <v>11</v>
+        <v>135</v>
       </c>
       <c r="D62" t="s">
-        <v>166</v>
+        <v>136</v>
       </c>
       <c r="E62" t="s">
-        <v>169</v>
+        <v>149</v>
       </c>
       <c r="F62">
-        <v>720</v>
+        <v>120</v>
       </c>
       <c r="H62" s="2">
-        <v>46121</v>
+        <v>45895</v>
       </c>
       <c r="I62" s="2">
-        <v>47185</v>
+        <v>46946</v>
       </c>
       <c r="J62" t="s">
-        <v>168</v>
+        <v>138</v>
       </c>
     </row>
     <row r="63" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A63" s="2">
-        <v>46148</v>
+        <v>46153</v>
       </c>
       <c r="B63" t="s">
-        <v>170</v>
+        <v>134</v>
       </c>
       <c r="C63" t="s">
-        <v>11</v>
+        <v>135</v>
       </c>
       <c r="D63" t="s">
-        <v>72</v>
+        <v>136</v>
       </c>
       <c r="E63" t="s">
-        <v>171</v>
+        <v>149</v>
       </c>
       <c r="F63">
-        <v>384</v>
+        <v>120</v>
       </c>
       <c r="H63" s="2">
-        <v>46120</v>
+        <v>45895</v>
       </c>
       <c r="I63" s="2">
-        <v>47201</v>
+        <v>46946</v>
       </c>
       <c r="J63" t="s">
-        <v>172</v>
+        <v>138</v>
       </c>
     </row>
     <row r="64" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A64" s="2">
-        <v>46148</v>
+        <v>46153</v>
       </c>
       <c r="B64" t="s">
-        <v>173</v>
+        <v>134</v>
       </c>
       <c r="C64" t="s">
-        <v>11</v>
+        <v>135</v>
       </c>
       <c r="D64" t="s">
-        <v>20</v>
+        <v>136</v>
       </c>
       <c r="E64" t="s">
-        <v>174</v>
+        <v>149</v>
       </c>
       <c r="F64">
-        <v>840</v>
+        <v>79</v>
       </c>
       <c r="H64" s="2">
-        <v>45930</v>
+        <v>45895</v>
       </c>
       <c r="I64" s="2">
-        <v>47005</v>
+        <v>46946</v>
       </c>
       <c r="J64" t="s">
-        <v>175</v>
+        <v>138</v>
       </c>
     </row>
     <row r="65" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A65" s="2">
-        <v>46148</v>
+        <v>46153</v>
       </c>
       <c r="B65" t="s">
-        <v>176</v>
+        <v>134</v>
       </c>
       <c r="C65" t="s">
-        <v>11</v>
+        <v>135</v>
       </c>
       <c r="D65" t="s">
-        <v>177</v>
+        <v>136</v>
       </c>
       <c r="E65" t="s">
-        <v>178</v>
+        <v>149</v>
       </c>
       <c r="F65">
-        <v>5760</v>
+        <v>0</v>
       </c>
       <c r="H65" s="2">
-        <v>46139</v>
+        <v>45895</v>
       </c>
       <c r="I65" s="2">
-        <v>47230</v>
+        <v>46946</v>
       </c>
       <c r="J65" t="s">
-        <v>179</v>
+        <v>138</v>
       </c>
     </row>
     <row r="66" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A66" s="2">
-        <v>46148</v>
+        <v>46154</v>
       </c>
       <c r="B66" t="s">
-        <v>176</v>
+        <v>150</v>
       </c>
       <c r="C66" t="s">
-        <v>11</v>
+        <v>151</v>
       </c>
       <c r="D66" t="s">
-        <v>177</v>
+        <v>152</v>
       </c>
       <c r="E66" t="s">
-        <v>180</v>
+        <v>153</v>
       </c>
       <c r="F66">
-        <v>5760</v>
+        <v>1394</v>
       </c>
       <c r="H66" s="2">
-        <v>46139</v>
+        <v>45969</v>
       </c>
       <c r="I66" s="2">
-        <v>47230</v>
+        <v>46697</v>
       </c>
       <c r="J66" t="s">
-        <v>179</v>
+        <v>154</v>
       </c>
     </row>
     <row r="67" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A67" s="2">
-        <v>46148</v>
+        <v>46154</v>
       </c>
       <c r="B67" t="s">
-        <v>176</v>
+        <v>150</v>
       </c>
       <c r="C67" t="s">
-        <v>11</v>
+        <v>151</v>
       </c>
       <c r="D67" t="s">
-        <v>177</v>
+        <v>152</v>
       </c>
       <c r="E67" t="s">
-        <v>181</v>
+        <v>155</v>
       </c>
       <c r="F67">
-        <v>5760</v>
+        <v>1231</v>
       </c>
       <c r="H67" s="2">
-        <v>46139</v>
+        <v>45969</v>
       </c>
       <c r="I67" s="2">
-        <v>47230</v>
+        <v>46697</v>
       </c>
       <c r="J67" t="s">
-        <v>182</v>
+        <v>154</v>
       </c>
     </row>
     <row r="68" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A68" s="2">
-        <v>46148</v>
+        <v>46154</v>
       </c>
       <c r="B68" t="s">
-        <v>176</v>
+        <v>150</v>
       </c>
       <c r="C68" t="s">
-        <v>11</v>
+        <v>151</v>
       </c>
       <c r="D68" t="s">
-        <v>177</v>
+        <v>152</v>
       </c>
       <c r="E68" t="s">
-        <v>183</v>
+        <v>156</v>
       </c>
       <c r="F68">
-        <v>6480</v>
+        <v>1261</v>
       </c>
       <c r="H68" s="2">
-        <v>46139</v>
+        <v>45969</v>
       </c>
       <c r="I68" s="2">
-        <v>47230</v>
+        <v>46697</v>
       </c>
       <c r="J68" t="s">
-        <v>182</v>
+        <v>154</v>
       </c>
     </row>
     <row r="69" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A69" s="2">
-        <v>46148</v>
+        <v>46154</v>
       </c>
       <c r="B69" t="s">
-        <v>184</v>
+        <v>68</v>
       </c>
       <c r="C69" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="D69" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="E69" t="s">
-        <v>186</v>
+        <v>157</v>
       </c>
       <c r="F69">
-        <v>3360</v>
+        <v>2016</v>
       </c>
       <c r="H69" s="2">
-        <v>46136</v>
+        <v>45887</v>
       </c>
       <c r="I69" s="2">
-        <v>47215</v>
+        <v>46942</v>
       </c>
       <c r="J69" t="s">
-        <v>187</v>
+        <v>56</v>
       </c>
     </row>
     <row r="70" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A70" s="2">
-        <v>46148</v>
+        <v>46154</v>
       </c>
       <c r="B70" t="s">
-        <v>176</v>
+        <v>68</v>
       </c>
       <c r="C70" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="D70" t="s">
-        <v>177</v>
+        <v>54</v>
       </c>
       <c r="E70" t="s">
-        <v>188</v>
+        <v>158</v>
       </c>
       <c r="F70">
-        <v>5760</v>
+        <v>2016</v>
       </c>
       <c r="H70" s="2">
-        <v>46139</v>
+        <v>45888</v>
       </c>
       <c r="I70" s="2">
-        <v>47230</v>
+        <v>46942</v>
       </c>
       <c r="J70" t="s">
-        <v>182</v>
+        <v>56</v>
       </c>
     </row>
     <row r="71" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A71" s="2">
-        <v>46148</v>
+        <v>46154</v>
       </c>
       <c r="B71" t="s">
-        <v>176</v>
+        <v>68</v>
       </c>
       <c r="C71" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="D71" t="s">
-        <v>177</v>
+        <v>54</v>
       </c>
       <c r="E71" t="s">
-        <v>189</v>
+        <v>159</v>
       </c>
       <c r="F71">
-        <v>6480</v>
+        <v>2016</v>
       </c>
       <c r="H71" s="2">
-        <v>46139</v>
+        <v>45888</v>
       </c>
       <c r="I71" s="2">
-        <v>47230</v>
+        <v>46942</v>
       </c>
       <c r="J71" t="s">
-        <v>190</v>
+        <v>70</v>
       </c>
     </row>
     <row r="72" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A72" s="2">
-        <v>46148</v>
+        <v>46154</v>
       </c>
       <c r="B72" t="s">
-        <v>176</v>
+        <v>88</v>
       </c>
       <c r="C72" t="s">
-        <v>11</v>
+        <v>89</v>
       </c>
       <c r="D72" t="s">
-        <v>177</v>
+        <v>90</v>
       </c>
       <c r="E72" t="s">
-        <v>191</v>
+        <v>91</v>
       </c>
       <c r="F72">
-        <v>5760</v>
+        <v>118</v>
       </c>
       <c r="H72" s="2">
-        <v>46139</v>
+        <v>45960</v>
       </c>
       <c r="I72" s="2">
-        <v>47230</v>
+        <v>46895</v>
       </c>
       <c r="J72" t="s">
-        <v>190</v>
+        <v>160</v>
       </c>
     </row>
     <row r="73" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A73" s="2">
-        <v>46148</v>
+        <v>46154</v>
       </c>
       <c r="B73" t="s">
-        <v>176</v>
+        <v>88</v>
       </c>
       <c r="C73" t="s">
-        <v>11</v>
+        <v>89</v>
       </c>
       <c r="D73" t="s">
-        <v>177</v>
+        <v>90</v>
       </c>
       <c r="E73" t="s">
-        <v>192</v>
+        <v>91</v>
       </c>
       <c r="F73">
-        <v>5464</v>
+        <v>720</v>
       </c>
       <c r="H73" s="2">
-        <v>46139</v>
+        <v>45959</v>
       </c>
       <c r="I73" s="2">
-        <v>47230</v>
+        <v>47048</v>
       </c>
       <c r="J73" t="s">
-        <v>190</v>
+        <v>160</v>
       </c>
     </row>
     <row r="74" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A74" s="2">
-        <v>46148</v>
+        <v>46154</v>
       </c>
       <c r="B74" t="s">
-        <v>184</v>
+        <v>88</v>
       </c>
       <c r="C74" t="s">
-        <v>11</v>
+        <v>89</v>
       </c>
       <c r="D74" t="s">
-        <v>185</v>
+        <v>90</v>
       </c>
       <c r="E74" t="s">
-        <v>193</v>
+        <v>91</v>
       </c>
       <c r="F74">
-        <v>1640</v>
+        <v>720</v>
       </c>
       <c r="H74" s="2">
-        <v>46136</v>
+        <v>45959</v>
       </c>
       <c r="I74" s="2">
-        <v>47215</v>
+        <v>47048</v>
       </c>
       <c r="J74" t="s">
-        <v>187</v>
+        <v>160</v>
       </c>
     </row>
     <row r="75" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A75" s="2">
-        <v>46150</v>
+        <v>46154</v>
       </c>
       <c r="B75" t="s">
-        <v>176</v>
+        <v>88</v>
       </c>
       <c r="C75" t="s">
-        <v>11</v>
+        <v>89</v>
       </c>
       <c r="D75" t="s">
-        <v>177</v>
+        <v>90</v>
       </c>
       <c r="E75" t="s">
-        <v>194</v>
+        <v>91</v>
       </c>
       <c r="F75">
-        <v>6480</v>
-[...2 lines deleted...]
-        <v>46139</v>
+        <v>449</v>
       </c>
       <c r="I75" s="2">
-        <v>47230</v>
+        <v>47048</v>
       </c>
       <c r="J75" t="s">
-        <v>179</v>
+        <v>161</v>
       </c>
     </row>
     <row r="76" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A76" s="2">
-        <v>46153</v>
+        <v>46154</v>
       </c>
       <c r="B76" t="s">
-        <v>195</v>
+        <v>88</v>
       </c>
       <c r="C76" t="s">
-        <v>11</v>
+        <v>89</v>
       </c>
       <c r="D76" t="s">
-        <v>196</v>
+        <v>90</v>
       </c>
       <c r="E76" t="s">
-        <v>197</v>
+        <v>162</v>
       </c>
       <c r="F76">
-        <v>120</v>
-[...2 lines deleted...]
-        <v>45895</v>
+        <v>540</v>
       </c>
       <c r="I76" s="2">
-        <v>46948</v>
+        <v>47048</v>
       </c>
       <c r="J76" t="s">
-        <v>198</v>
+        <v>161</v>
       </c>
     </row>
     <row r="77" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A77" s="2">
-        <v>46153</v>
+        <v>46154</v>
       </c>
       <c r="B77" t="s">
-        <v>195</v>
+        <v>88</v>
       </c>
       <c r="C77" t="s">
-        <v>11</v>
+        <v>89</v>
       </c>
       <c r="D77" t="s">
-        <v>196</v>
+        <v>90</v>
       </c>
       <c r="E77" t="s">
-        <v>199</v>
+        <v>163</v>
       </c>
       <c r="F77">
-        <v>120</v>
-[...2 lines deleted...]
-        <v>45895</v>
+        <v>450</v>
       </c>
       <c r="I77" s="2">
-        <v>46948</v>
+        <v>47048</v>
       </c>
       <c r="J77" t="s">
-        <v>198</v>
+        <v>161</v>
       </c>
     </row>
     <row r="78" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A78" s="2">
-        <v>46153</v>
+        <v>46154</v>
       </c>
       <c r="B78" t="s">
-        <v>195</v>
+        <v>88</v>
       </c>
       <c r="C78" t="s">
-        <v>11</v>
+        <v>89</v>
       </c>
       <c r="D78" t="s">
-        <v>196</v>
+        <v>90</v>
       </c>
       <c r="E78" t="s">
-        <v>200</v>
+        <v>164</v>
       </c>
       <c r="F78">
-        <v>120</v>
+        <v>630</v>
       </c>
       <c r="H78" s="2">
-        <v>45895</v>
+        <v>46126</v>
       </c>
       <c r="I78" s="2">
-        <v>46948</v>
+        <v>47213</v>
       </c>
       <c r="J78" t="s">
-        <v>198</v>
+        <v>165</v>
       </c>
     </row>
     <row r="79" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A79" s="2">
-        <v>46153</v>
+        <v>46154</v>
       </c>
       <c r="B79" t="s">
-        <v>195</v>
+        <v>88</v>
       </c>
       <c r="C79" t="s">
-        <v>11</v>
+        <v>89</v>
       </c>
       <c r="D79" t="s">
-        <v>196</v>
+        <v>90</v>
       </c>
       <c r="E79" t="s">
-        <v>201</v>
+        <v>166</v>
       </c>
       <c r="F79">
-        <v>120</v>
+        <v>630</v>
       </c>
       <c r="H79" s="2">
-        <v>45895</v>
+        <v>46126</v>
       </c>
       <c r="I79" s="2">
-        <v>46948</v>
+        <v>47213</v>
       </c>
       <c r="J79" t="s">
-        <v>198</v>
+        <v>165</v>
       </c>
     </row>
     <row r="80" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A80" s="2">
-        <v>46153</v>
+        <v>46154</v>
       </c>
       <c r="B80" t="s">
-        <v>195</v>
+        <v>88</v>
       </c>
       <c r="C80" t="s">
-        <v>11</v>
+        <v>89</v>
       </c>
       <c r="D80" t="s">
-        <v>196</v>
+        <v>90</v>
       </c>
       <c r="E80" t="s">
-        <v>202</v>
+        <v>167</v>
       </c>
       <c r="F80">
-        <v>120</v>
+        <v>630</v>
       </c>
       <c r="H80" s="2">
-        <v>45895</v>
+        <v>46126</v>
       </c>
       <c r="I80" s="2">
-        <v>46948</v>
+        <v>47213</v>
       </c>
       <c r="J80" t="s">
-        <v>198</v>
+        <v>165</v>
       </c>
     </row>
     <row r="81" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A81" s="2">
-        <v>46153</v>
+        <v>46154</v>
       </c>
       <c r="B81" t="s">
-        <v>195</v>
+        <v>88</v>
       </c>
       <c r="C81" t="s">
-        <v>11</v>
+        <v>89</v>
       </c>
       <c r="D81" t="s">
-        <v>196</v>
+        <v>90</v>
       </c>
       <c r="E81" t="s">
-        <v>203</v>
+        <v>168</v>
       </c>
       <c r="F81">
-        <v>120</v>
+        <v>630</v>
       </c>
       <c r="H81" s="2">
-        <v>45895</v>
+        <v>46126</v>
       </c>
       <c r="I81" s="2">
-        <v>46948</v>
+        <v>47213</v>
       </c>
       <c r="J81" t="s">
-        <v>198</v>
+        <v>169</v>
       </c>
     </row>
     <row r="82" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A82" s="2">
-        <v>46153</v>
+        <v>46154</v>
       </c>
       <c r="B82" t="s">
-        <v>138</v>
+        <v>88</v>
       </c>
       <c r="C82" t="s">
-        <v>11</v>
+        <v>89</v>
       </c>
       <c r="D82" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="E82" t="s">
-        <v>204</v>
+        <v>170</v>
       </c>
       <c r="F82">
-        <v>512</v>
+        <v>630</v>
       </c>
       <c r="H82" s="2">
-        <v>46132</v>
+        <v>46126</v>
       </c>
       <c r="I82" s="2">
         <v>47213</v>
       </c>
       <c r="J82" t="s">
-        <v>140</v>
+        <v>165</v>
       </c>
     </row>
     <row r="83" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A83" s="2">
-        <v>46153</v>
+        <v>46154</v>
       </c>
       <c r="B83" t="s">
-        <v>138</v>
+        <v>116</v>
       </c>
       <c r="C83" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="D83" t="s">
-        <v>84</v>
+        <v>64</v>
       </c>
       <c r="E83" t="s">
-        <v>205</v>
+        <v>171</v>
       </c>
       <c r="F83">
-        <v>512</v>
+        <v>2880</v>
       </c>
       <c r="H83" s="2">
-        <v>46132</v>
+        <v>45922</v>
       </c>
       <c r="I83" s="2">
-        <v>47213</v>
+        <v>47005</v>
       </c>
       <c r="J83" t="s">
-        <v>140</v>
+        <v>172</v>
       </c>
     </row>
     <row r="84" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A84" s="2">
-        <v>46153</v>
+        <v>46154</v>
       </c>
       <c r="B84" t="s">
-        <v>138</v>
+        <v>116</v>
       </c>
       <c r="C84" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="D84" t="s">
-        <v>84</v>
+        <v>64</v>
       </c>
       <c r="E84" t="s">
-        <v>206</v>
+        <v>173</v>
       </c>
       <c r="F84">
-        <v>512</v>
+        <v>2880</v>
       </c>
       <c r="H84" s="2">
-        <v>46132</v>
+        <v>45922</v>
       </c>
       <c r="I84" s="2">
-        <v>47213</v>
+        <v>47005</v>
       </c>
       <c r="J84" t="s">
-        <v>140</v>
+        <v>118</v>
       </c>
     </row>
     <row r="85" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A85" s="2">
-        <v>46153</v>
+        <v>46154</v>
       </c>
       <c r="B85" t="s">
-        <v>138</v>
+        <v>116</v>
       </c>
       <c r="C85" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="D85" t="s">
-        <v>84</v>
+        <v>64</v>
       </c>
       <c r="E85" t="s">
-        <v>207</v>
+        <v>174</v>
       </c>
       <c r="F85">
-        <v>512</v>
+        <v>320</v>
       </c>
       <c r="H85" s="2">
-        <v>46132</v>
+        <v>45922</v>
       </c>
       <c r="I85" s="2">
-        <v>47213</v>
+        <v>47005</v>
       </c>
       <c r="J85" t="s">
-        <v>140</v>
+        <v>118</v>
       </c>
     </row>
     <row r="86" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A86" s="2">
-        <v>46153</v>
+        <v>46154</v>
       </c>
       <c r="B86" t="s">
-        <v>138</v>
+        <v>116</v>
       </c>
       <c r="C86" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="D86" t="s">
-        <v>84</v>
+        <v>64</v>
       </c>
       <c r="E86" t="s">
-        <v>208</v>
+        <v>175</v>
       </c>
       <c r="F86">
-        <v>512</v>
+        <v>3782</v>
       </c>
       <c r="H86" s="2">
-        <v>46132</v>
+        <v>45922</v>
       </c>
       <c r="I86" s="2">
-        <v>47213</v>
+        <v>47006</v>
       </c>
       <c r="J86" t="s">
-        <v>140</v>
+        <v>172</v>
       </c>
     </row>
     <row r="87" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A87" s="2">
-        <v>46153</v>
+        <v>46154</v>
       </c>
       <c r="B87" t="s">
-        <v>138</v>
+        <v>116</v>
       </c>
       <c r="C87" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="D87" t="s">
-        <v>84</v>
+        <v>64</v>
       </c>
       <c r="E87" t="s">
-        <v>209</v>
+        <v>176</v>
       </c>
       <c r="F87">
-        <v>512</v>
+        <v>3760</v>
       </c>
       <c r="H87" s="2">
-        <v>46132</v>
+        <v>45924</v>
       </c>
       <c r="I87" s="2">
-        <v>47213</v>
+        <v>47010</v>
       </c>
       <c r="J87" t="s">
-        <v>140</v>
+        <v>118</v>
       </c>
     </row>
     <row r="88" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A88" s="2">
-        <v>46153</v>
+        <v>46154</v>
       </c>
       <c r="B88" t="s">
-        <v>138</v>
+        <v>119</v>
       </c>
       <c r="C88" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
       <c r="D88" t="s">
-        <v>84</v>
+        <v>121</v>
       </c>
       <c r="E88" t="s">
-        <v>210</v>
+        <v>122</v>
       </c>
       <c r="F88">
-        <v>512</v>
+        <v>254</v>
       </c>
       <c r="H88" s="2">
-        <v>46132</v>
+        <v>45951</v>
       </c>
       <c r="I88" s="2">
-        <v>47213</v>
+        <v>47020</v>
       </c>
       <c r="J88" t="s">
-        <v>140</v>
+        <v>177</v>
       </c>
     </row>
     <row r="89" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A89" s="2">
-        <v>46153</v>
+        <v>46154</v>
       </c>
       <c r="B89" t="s">
-        <v>138</v>
+        <v>119</v>
       </c>
       <c r="C89" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
       <c r="D89" t="s">
-        <v>84</v>
+        <v>121</v>
       </c>
       <c r="E89" t="s">
-        <v>211</v>
+        <v>122</v>
       </c>
       <c r="F89">
-        <v>512</v>
+        <v>720</v>
       </c>
       <c r="H89" s="2">
-        <v>46132</v>
+        <v>45951</v>
       </c>
       <c r="I89" s="2">
-        <v>47213</v>
+        <v>47020</v>
       </c>
       <c r="J89" t="s">
-        <v>140</v>
+        <v>177</v>
       </c>
     </row>
     <row r="90" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A90" s="2">
-        <v>46153</v>
+        <v>46154</v>
       </c>
       <c r="B90" t="s">
-        <v>138</v>
+        <v>119</v>
       </c>
       <c r="C90" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
       <c r="D90" t="s">
-        <v>84</v>
+        <v>121</v>
       </c>
       <c r="E90" t="s">
-        <v>212</v>
+        <v>122</v>
       </c>
       <c r="F90">
-        <v>512</v>
+        <v>720</v>
       </c>
       <c r="H90" s="2">
-        <v>46132</v>
+        <v>45951</v>
       </c>
       <c r="I90" s="2">
-        <v>47213</v>
+        <v>47020</v>
       </c>
       <c r="J90" t="s">
-        <v>140</v>
+        <v>177</v>
       </c>
     </row>
     <row r="91" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A91" s="2">
-        <v>46153</v>
+        <v>46155</v>
       </c>
       <c r="B91" t="s">
-        <v>138</v>
+        <v>10</v>
       </c>
       <c r="C91" t="s">
         <v>11</v>
       </c>
       <c r="D91" t="s">
-        <v>84</v>
+        <v>12</v>
       </c>
       <c r="E91" t="s">
-        <v>213</v>
+        <v>178</v>
       </c>
       <c r="F91">
-        <v>512</v>
-[...2 lines deleted...]
-        <v>46132</v>
+        <v>1650</v>
       </c>
       <c r="I91" s="2">
-        <v>47213</v>
+        <v>46552</v>
       </c>
       <c r="J91" t="s">
-        <v>140</v>
+        <v>179</v>
       </c>
     </row>
     <row r="92" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A92" s="2">
-        <v>46153</v>
+        <v>46155</v>
       </c>
       <c r="B92" t="s">
-        <v>138</v>
+        <v>10</v>
       </c>
       <c r="C92" t="s">
         <v>11</v>
       </c>
       <c r="D92" t="s">
-        <v>84</v>
+        <v>12</v>
       </c>
       <c r="E92" t="s">
-        <v>214</v>
+        <v>180</v>
       </c>
       <c r="F92">
-        <v>512</v>
-[...2 lines deleted...]
-        <v>46132</v>
+        <v>2313</v>
       </c>
       <c r="I92" s="2">
-        <v>47213</v>
+        <v>46553</v>
       </c>
       <c r="J92" t="s">
-        <v>140</v>
+        <v>179</v>
       </c>
     </row>
     <row r="93" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A93" s="2">
-        <v>46153</v>
+        <v>46155</v>
       </c>
       <c r="B93" t="s">
-        <v>138</v>
+        <v>10</v>
       </c>
       <c r="C93" t="s">
         <v>11</v>
       </c>
       <c r="D93" t="s">
-        <v>84</v>
+        <v>12</v>
       </c>
       <c r="E93" t="s">
-        <v>215</v>
+        <v>181</v>
       </c>
       <c r="F93">
-        <v>512</v>
-[...2 lines deleted...]
-        <v>46132</v>
+        <v>1800</v>
       </c>
       <c r="I93" s="2">
-        <v>47213</v>
+        <v>46582</v>
       </c>
       <c r="J93" t="s">
-        <v>140</v>
+        <v>14</v>
       </c>
     </row>
     <row r="94" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A94" s="2">
-        <v>46153</v>
+        <v>46155</v>
       </c>
       <c r="B94" t="s">
-        <v>195</v>
+        <v>10</v>
       </c>
       <c r="C94" t="s">
         <v>11</v>
       </c>
       <c r="D94" t="s">
-        <v>196</v>
+        <v>12</v>
       </c>
       <c r="E94" t="s">
-        <v>216</v>
+        <v>182</v>
       </c>
       <c r="F94">
-        <v>120</v>
-[...2 lines deleted...]
-        <v>45895</v>
+        <v>1800</v>
       </c>
       <c r="I94" s="2">
-        <v>46948</v>
+        <v>46582</v>
       </c>
       <c r="J94" t="s">
-        <v>198</v>
+        <v>14</v>
       </c>
     </row>
     <row r="95" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A95" s="2">
-        <v>46153</v>
+        <v>46155</v>
       </c>
       <c r="B95" t="s">
-        <v>195</v>
+        <v>183</v>
       </c>
       <c r="C95" t="s">
-        <v>11</v>
+        <v>184</v>
       </c>
       <c r="D95" t="s">
-        <v>196</v>
+        <v>185</v>
       </c>
       <c r="E95" t="s">
-        <v>217</v>
+        <v>186</v>
       </c>
       <c r="F95">
-        <v>120</v>
-[...2 lines deleted...]
-        <v>45895</v>
+        <v>594</v>
       </c>
       <c r="I95" s="2">
-        <v>46948</v>
+        <v>47173</v>
       </c>
       <c r="J95" t="s">
-        <v>198</v>
+        <v>187</v>
       </c>
     </row>
     <row r="96" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A96" s="2">
-        <v>46153</v>
+        <v>46155</v>
       </c>
       <c r="B96" t="s">
-        <v>195</v>
+        <v>17</v>
       </c>
       <c r="C96" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="D96" t="s">
-        <v>196</v>
+        <v>19</v>
       </c>
       <c r="E96" t="s">
-        <v>218</v>
+        <v>188</v>
       </c>
       <c r="F96">
-        <v>120</v>
+        <v>1111</v>
       </c>
       <c r="H96" s="2">
-        <v>45895</v>
+        <v>45818</v>
       </c>
       <c r="I96" s="2">
-        <v>46948</v>
+        <v>46898</v>
       </c>
       <c r="J96" t="s">
-        <v>198</v>
+        <v>189</v>
       </c>
     </row>
     <row r="97" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A97" s="2">
-        <v>46153</v>
+        <v>46155</v>
       </c>
       <c r="B97" t="s">
-        <v>195</v>
+        <v>17</v>
       </c>
       <c r="C97" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="D97" t="s">
-        <v>196</v>
+        <v>19</v>
       </c>
       <c r="E97" t="s">
-        <v>219</v>
+        <v>190</v>
       </c>
       <c r="F97">
-        <v>120</v>
+        <v>2937</v>
       </c>
       <c r="H97" s="2">
-        <v>45895</v>
+        <v>45818</v>
       </c>
       <c r="I97" s="2">
-        <v>46948</v>
+        <v>46898</v>
       </c>
       <c r="J97" t="s">
-        <v>198</v>
+        <v>191</v>
       </c>
     </row>
     <row r="98" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A98" s="2">
-        <v>46153</v>
+        <v>46155</v>
       </c>
       <c r="B98" t="s">
-        <v>195</v>
+        <v>17</v>
       </c>
       <c r="C98" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="D98" t="s">
-        <v>196</v>
+        <v>19</v>
       </c>
       <c r="E98" t="s">
-        <v>220</v>
+        <v>192</v>
       </c>
       <c r="F98">
-        <v>120</v>
-[...2 lines deleted...]
-        <v>45895</v>
+        <v>3280</v>
       </c>
       <c r="I98" s="2">
-        <v>46948</v>
+        <v>46964</v>
       </c>
       <c r="J98" t="s">
-        <v>198</v>
+        <v>21</v>
       </c>
     </row>
     <row r="99" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A99" s="2">
-        <v>46153</v>
+        <v>46155</v>
       </c>
       <c r="B99" t="s">
-        <v>195</v>
+        <v>17</v>
       </c>
       <c r="C99" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="D99" t="s">
-        <v>196</v>
+        <v>19</v>
       </c>
       <c r="E99" t="s">
-        <v>221</v>
+        <v>193</v>
       </c>
       <c r="F99">
-        <v>120</v>
-[...2 lines deleted...]
-        <v>45895</v>
+        <v>3360</v>
       </c>
       <c r="I99" s="2">
-        <v>46948</v>
+        <v>46964</v>
       </c>
       <c r="J99" t="s">
-        <v>198</v>
+        <v>21</v>
       </c>
     </row>
     <row r="100" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A100" s="2">
-        <v>46153</v>
+        <v>46155</v>
       </c>
       <c r="B100" t="s">
+        <v>194</v>
+      </c>
+      <c r="C100" t="s">
+        <v>28</v>
+      </c>
+      <c r="D100" t="s">
+        <v>29</v>
+      </c>
+      <c r="E100" t="s">
         <v>195</v>
       </c>
-      <c r="C100" t="s">
-[...2 lines deleted...]
-      <c r="D100" t="s">
+      <c r="F100">
+        <v>840</v>
+      </c>
+      <c r="H100" s="2">
+        <v>45894</v>
+      </c>
+      <c r="I100" s="2">
+        <v>46954</v>
+      </c>
+      <c r="J100" t="s">
         <v>196</v>
-      </c>
-[...13 lines deleted...]
-        <v>198</v>
       </c>
     </row>
     <row r="101" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A101" s="2">
-        <v>46153</v>
+        <v>46155</v>
       </c>
       <c r="B101" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="C101" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="D101" t="s">
-        <v>196</v>
+        <v>29</v>
       </c>
       <c r="E101" t="s">
-        <v>223</v>
+        <v>197</v>
       </c>
       <c r="F101">
-        <v>120</v>
+        <v>825</v>
       </c>
       <c r="H101" s="2">
-        <v>45895</v>
+        <v>45891</v>
       </c>
       <c r="I101" s="2">
-        <v>46948</v>
+        <v>46955</v>
       </c>
       <c r="J101" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="102" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A102" s="2">
-        <v>46153</v>
+        <v>46155</v>
       </c>
       <c r="B102" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="C102" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="D102" t="s">
-        <v>196</v>
+        <v>29</v>
       </c>
       <c r="E102" t="s">
-        <v>224</v>
+        <v>199</v>
       </c>
       <c r="F102">
-        <v>120</v>
+        <v>825</v>
       </c>
       <c r="H102" s="2">
-        <v>45895</v>
+        <v>45891</v>
       </c>
       <c r="I102" s="2">
-        <v>46948</v>
+        <v>46955</v>
       </c>
       <c r="J102" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
     </row>
     <row r="103" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A103" s="2">
-        <v>46153</v>
+        <v>46155</v>
       </c>
       <c r="B103" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="C103" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="D103" t="s">
-        <v>196</v>
+        <v>29</v>
       </c>
       <c r="E103" t="s">
-        <v>225</v>
+        <v>201</v>
       </c>
       <c r="F103">
-        <v>120</v>
+        <v>840</v>
       </c>
       <c r="H103" s="2">
-        <v>45895</v>
+        <v>45930</v>
       </c>
       <c r="I103" s="2">
-        <v>46948</v>
+        <v>47005</v>
       </c>
       <c r="J103" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
     </row>
     <row r="104" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A104" s="2">
-        <v>46153</v>
+        <v>46155</v>
       </c>
       <c r="B104" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="C104" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="D104" t="s">
-        <v>196</v>
+        <v>29</v>
       </c>
       <c r="E104" t="s">
-        <v>226</v>
+        <v>203</v>
       </c>
       <c r="F104">
-        <v>120</v>
+        <v>840</v>
       </c>
       <c r="H104" s="2">
-        <v>45895</v>
+        <v>45930</v>
       </c>
       <c r="I104" s="2">
-        <v>46948</v>
+        <v>47005</v>
       </c>
       <c r="J104" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
     </row>
     <row r="105" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A105" s="2">
-        <v>46153</v>
+        <v>46155</v>
       </c>
       <c r="B105" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="C105" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="D105" t="s">
-        <v>196</v>
+        <v>29</v>
       </c>
       <c r="E105" t="s">
-        <v>227</v>
+        <v>205</v>
       </c>
       <c r="F105">
-        <v>120</v>
+        <v>840</v>
       </c>
       <c r="H105" s="2">
-        <v>45895</v>
+        <v>45930</v>
       </c>
       <c r="I105" s="2">
-        <v>46948</v>
+        <v>47006</v>
       </c>
       <c r="J105" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
     </row>
     <row r="106" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A106" s="2">
-        <v>46153</v>
+        <v>46155</v>
       </c>
       <c r="B106" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="C106" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="D106" t="s">
-        <v>196</v>
+        <v>29</v>
       </c>
       <c r="E106" t="s">
-        <v>228</v>
+        <v>206</v>
       </c>
       <c r="F106">
-        <v>120</v>
+        <v>840</v>
       </c>
       <c r="H106" s="2">
-        <v>45895</v>
+        <v>45930</v>
       </c>
       <c r="I106" s="2">
-        <v>46948</v>
+        <v>47006</v>
       </c>
       <c r="J106" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
     </row>
     <row r="107" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A107" s="2">
-        <v>46153</v>
+        <v>46155</v>
       </c>
       <c r="B107" t="s">
-        <v>195</v>
+        <v>207</v>
       </c>
       <c r="C107" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="D107" t="s">
-        <v>196</v>
+        <v>34</v>
       </c>
       <c r="E107" t="s">
-        <v>229</v>
+        <v>208</v>
       </c>
       <c r="F107">
-        <v>120</v>
+        <v>58</v>
       </c>
       <c r="H107" s="2">
-        <v>45895</v>
+        <v>45889</v>
       </c>
       <c r="I107" s="2">
-        <v>46948</v>
+        <v>46970</v>
       </c>
       <c r="J107" t="s">
-        <v>198</v>
+        <v>209</v>
       </c>
     </row>
     <row r="108" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A108" s="2">
-        <v>46153</v>
+        <v>46155</v>
       </c>
       <c r="B108" t="s">
-        <v>195</v>
+        <v>207</v>
       </c>
       <c r="C108" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="D108" t="s">
-        <v>196</v>
+        <v>34</v>
       </c>
       <c r="E108" t="s">
-        <v>230</v>
+        <v>210</v>
       </c>
       <c r="F108">
-        <v>120</v>
-[...2 lines deleted...]
-        <v>45895</v>
+        <v>720</v>
       </c>
       <c r="I108" s="2">
-        <v>46948</v>
+        <v>46971</v>
       </c>
       <c r="J108" t="s">
-        <v>198</v>
+        <v>209</v>
       </c>
     </row>
     <row r="109" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A109" s="2">
-        <v>46153</v>
+        <v>46155</v>
       </c>
       <c r="B109" t="s">
-        <v>138</v>
+        <v>207</v>
       </c>
       <c r="C109" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="D109" t="s">
-        <v>84</v>
+        <v>34</v>
       </c>
       <c r="E109" t="s">
-        <v>231</v>
+        <v>211</v>
       </c>
       <c r="F109">
-        <v>469</v>
+        <v>830</v>
       </c>
       <c r="H109" s="2">
-        <v>46132</v>
+        <v>45932</v>
       </c>
       <c r="I109" s="2">
-        <v>47213</v>
+        <v>47018</v>
       </c>
       <c r="J109" t="s">
-        <v>140</v>
+        <v>212</v>
       </c>
     </row>
     <row r="110" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A110" s="2">
-        <v>46153</v>
+        <v>46155</v>
       </c>
       <c r="B110" t="s">
-        <v>138</v>
+        <v>207</v>
       </c>
       <c r="C110" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="D110" t="s">
-        <v>84</v>
+        <v>34</v>
       </c>
       <c r="E110" t="s">
-        <v>232</v>
+        <v>213</v>
       </c>
       <c r="F110">
-        <v>512</v>
+        <v>840</v>
       </c>
       <c r="H110" s="2">
-        <v>46132</v>
+        <v>45932</v>
       </c>
       <c r="I110" s="2">
-        <v>47213</v>
+        <v>47018</v>
       </c>
       <c r="J110" t="s">
-        <v>140</v>
+        <v>212</v>
       </c>
     </row>
     <row r="111" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A111" s="2">
-        <v>46154</v>
+        <v>46155</v>
       </c>
       <c r="B111" t="s">
-        <v>233</v>
+        <v>207</v>
       </c>
       <c r="C111" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="D111" t="s">
-        <v>108</v>
+        <v>34</v>
       </c>
       <c r="E111" t="s">
-        <v>234</v>
+        <v>214</v>
       </c>
       <c r="F111">
-        <v>249</v>
+        <v>840</v>
       </c>
       <c r="I111" s="2">
-        <v>46778</v>
+        <v>47018</v>
       </c>
       <c r="J111" t="s">
-        <v>235</v>
+        <v>215</v>
       </c>
     </row>
     <row r="112" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A112" s="2">
-        <v>46154</v>
+        <v>46155</v>
       </c>
       <c r="B112" t="s">
-        <v>158</v>
+        <v>207</v>
       </c>
       <c r="C112" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="D112" t="s">
-        <v>68</v>
+        <v>34</v>
       </c>
       <c r="E112" t="s">
-        <v>236</v>
+        <v>216</v>
       </c>
       <c r="F112">
-        <v>2535</v>
+        <v>825</v>
       </c>
       <c r="H112" s="2">
-        <v>45922</v>
+        <v>45932</v>
       </c>
       <c r="I112" s="2">
-        <v>47006</v>
+        <v>47018</v>
       </c>
       <c r="J112" t="s">
-        <v>237</v>
+        <v>215</v>
       </c>
     </row>
     <row r="113" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A113" s="2">
-        <v>46154</v>
+        <v>46155</v>
       </c>
       <c r="B113" t="s">
-        <v>131</v>
+        <v>217</v>
       </c>
       <c r="C113" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="D113" t="s">
-        <v>80</v>
+        <v>39</v>
       </c>
       <c r="E113" t="s">
-        <v>238</v>
+        <v>218</v>
       </c>
       <c r="F113">
-        <v>2016</v>
+        <v>840</v>
       </c>
       <c r="H113" s="2">
-        <v>45887</v>
+        <v>45894</v>
       </c>
       <c r="I113" s="2">
-        <v>46942</v>
+        <v>46963</v>
       </c>
       <c r="J113" t="s">
-        <v>82</v>
+        <v>219</v>
       </c>
     </row>
     <row r="114" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A114" s="2">
-        <v>46154</v>
+        <v>46155</v>
       </c>
       <c r="B114" t="s">
-        <v>103</v>
+        <v>217</v>
       </c>
       <c r="C114" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="D114" t="s">
-        <v>104</v>
+        <v>39</v>
       </c>
       <c r="E114" t="s">
-        <v>239</v>
+        <v>220</v>
       </c>
       <c r="F114">
-        <v>645</v>
+        <v>815</v>
       </c>
       <c r="H114" s="2">
-        <v>45960</v>
+        <v>45894</v>
       </c>
       <c r="I114" s="2">
-        <v>46895</v>
+        <v>46963</v>
       </c>
       <c r="J114" t="s">
-        <v>240</v>
+        <v>219</v>
       </c>
     </row>
     <row r="115" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A115" s="2">
-        <v>46154</v>
+        <v>46155</v>
       </c>
       <c r="B115" t="s">
-        <v>158</v>
+        <v>217</v>
       </c>
       <c r="C115" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="D115" t="s">
-        <v>68</v>
+        <v>39</v>
       </c>
       <c r="E115" t="s">
-        <v>241</v>
+        <v>221</v>
       </c>
       <c r="F115">
-        <v>4480</v>
+        <v>840</v>
       </c>
       <c r="H115" s="2">
-        <v>45922</v>
+        <v>45894</v>
       </c>
       <c r="I115" s="2">
-        <v>47010</v>
+        <v>46963</v>
       </c>
       <c r="J115" t="s">
-        <v>160</v>
+        <v>222</v>
       </c>
     </row>
     <row r="116" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A116" s="2">
-        <v>46154</v>
+        <v>46155</v>
       </c>
       <c r="B116" t="s">
-        <v>158</v>
+        <v>217</v>
       </c>
       <c r="C116" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="D116" t="s">
-        <v>68</v>
+        <v>39</v>
       </c>
       <c r="E116" t="s">
-        <v>242</v>
+        <v>223</v>
       </c>
       <c r="F116">
-        <v>3760</v>
+        <v>840</v>
       </c>
       <c r="H116" s="2">
-        <v>45924</v>
+        <v>45926</v>
       </c>
       <c r="I116" s="2">
-        <v>47010</v>
+        <v>47012</v>
       </c>
       <c r="J116" t="s">
-        <v>160</v>
+        <v>41</v>
       </c>
     </row>
     <row r="117" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A117" s="2">
-        <v>46154</v>
+        <v>46155</v>
       </c>
       <c r="B117" t="s">
-        <v>158</v>
+        <v>217</v>
       </c>
       <c r="C117" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="D117" t="s">
-        <v>68</v>
+        <v>39</v>
       </c>
       <c r="E117" t="s">
-        <v>243</v>
+        <v>224</v>
       </c>
       <c r="F117">
-        <v>3760</v>
+        <v>840</v>
       </c>
       <c r="H117" s="2">
-        <v>45922</v>
+        <v>45926</v>
       </c>
       <c r="I117" s="2">
-        <v>47006</v>
+        <v>47012</v>
       </c>
       <c r="J117" t="s">
-        <v>237</v>
+        <v>41</v>
       </c>
     </row>
     <row r="118" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A118" s="2">
-        <v>46154</v>
+        <v>46155</v>
       </c>
       <c r="B118" t="s">
-        <v>131</v>
+        <v>217</v>
       </c>
       <c r="C118" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="D118" t="s">
-        <v>80</v>
+        <v>39</v>
       </c>
       <c r="E118" t="s">
-        <v>244</v>
+        <v>225</v>
       </c>
       <c r="F118">
-        <v>2016</v>
+        <v>840</v>
       </c>
       <c r="H118" s="2">
-        <v>45888</v>
+        <v>45926</v>
       </c>
       <c r="I118" s="2">
-        <v>46942</v>
+        <v>47012</v>
       </c>
       <c r="J118" t="s">
-        <v>82</v>
+        <v>41</v>
       </c>
     </row>
     <row r="119" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A119" s="2">
-        <v>46154</v>
+        <v>46155</v>
       </c>
       <c r="B119" t="s">
-        <v>131</v>
+        <v>119</v>
       </c>
       <c r="C119" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
       <c r="D119" t="s">
-        <v>80</v>
+        <v>121</v>
       </c>
       <c r="E119" t="s">
-        <v>245</v>
+        <v>122</v>
       </c>
       <c r="F119">
-        <v>2016</v>
+        <v>720</v>
       </c>
       <c r="H119" s="2">
-        <v>45888</v>
+        <v>46121</v>
       </c>
       <c r="I119" s="2">
-        <v>46942</v>
+        <v>47185</v>
       </c>
       <c r="J119" t="s">
-        <v>133</v>
+        <v>226</v>
       </c>
     </row>
     <row r="120" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A120" s="2">
-        <v>46154</v>
+        <v>46155</v>
       </c>
       <c r="B120" t="s">
-        <v>103</v>
+        <v>119</v>
       </c>
       <c r="C120" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
       <c r="D120" t="s">
-        <v>104</v>
+        <v>121</v>
       </c>
       <c r="E120" t="s">
-        <v>246</v>
+        <v>122</v>
       </c>
       <c r="F120">
         <v>720</v>
       </c>
       <c r="H120" s="2">
-        <v>45959</v>
+        <v>46121</v>
       </c>
       <c r="I120" s="2">
-        <v>47048</v>
+        <v>47185</v>
       </c>
       <c r="J120" t="s">
-        <v>240</v>
+        <v>226</v>
       </c>
     </row>
     <row r="121" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A121" s="2">
-        <v>46154</v>
+        <v>46155</v>
       </c>
       <c r="B121" t="s">
-        <v>103</v>
+        <v>119</v>
       </c>
       <c r="C121" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
       <c r="D121" t="s">
-        <v>104</v>
+        <v>121</v>
       </c>
       <c r="E121" t="s">
-        <v>247</v>
+        <v>227</v>
       </c>
       <c r="F121">
         <v>720</v>
       </c>
       <c r="H121" s="2">
-        <v>45959</v>
+        <v>46121</v>
       </c>
       <c r="I121" s="2">
-        <v>47048</v>
+        <v>47185</v>
       </c>
       <c r="J121" t="s">
-        <v>240</v>
+        <v>226</v>
       </c>
     </row>
     <row r="122" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A122" s="2">
-        <v>46154</v>
+        <v>46155</v>
       </c>
       <c r="B122" t="s">
-        <v>103</v>
+        <v>119</v>
       </c>
       <c r="C122" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
       <c r="D122" t="s">
-        <v>104</v>
+        <v>121</v>
       </c>
       <c r="E122" t="s">
-        <v>248</v>
+        <v>228</v>
       </c>
       <c r="F122">
-        <v>630</v>
+        <v>720</v>
       </c>
       <c r="H122" s="2">
-        <v>46126</v>
+        <v>46121</v>
       </c>
       <c r="I122" s="2">
-        <v>47213</v>
+        <v>47185</v>
       </c>
       <c r="J122" t="s">
-        <v>249</v>
+        <v>226</v>
       </c>
     </row>
     <row r="123" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A123" s="2">
-        <v>46154</v>
+        <v>46155</v>
       </c>
       <c r="B123" t="s">
-        <v>103</v>
+        <v>119</v>
       </c>
       <c r="C123" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
       <c r="D123" t="s">
-        <v>104</v>
+        <v>121</v>
       </c>
       <c r="E123" t="s">
-        <v>250</v>
+        <v>229</v>
       </c>
       <c r="F123">
-        <v>630</v>
+        <v>720</v>
       </c>
       <c r="H123" s="2">
-        <v>46126</v>
+        <v>46121</v>
       </c>
       <c r="I123" s="2">
-        <v>47213</v>
+        <v>47185</v>
       </c>
       <c r="J123" t="s">
-        <v>249</v>
+        <v>226</v>
       </c>
     </row>
     <row r="124" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A124" s="2">
-        <v>46154</v>
+        <v>46155</v>
       </c>
       <c r="B124" t="s">
-        <v>103</v>
+        <v>119</v>
       </c>
       <c r="C124" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
       <c r="D124" t="s">
-        <v>104</v>
+        <v>121</v>
       </c>
       <c r="E124" t="s">
-        <v>251</v>
+        <v>230</v>
       </c>
       <c r="F124">
-        <v>449</v>
+        <v>720</v>
+      </c>
+      <c r="H124" s="2">
+        <v>46121</v>
       </c>
       <c r="I124" s="2">
-        <v>47048</v>
+        <v>47185</v>
       </c>
       <c r="J124" t="s">
-        <v>252</v>
+        <v>226</v>
       </c>
     </row>
     <row r="125" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A125" s="2">
-        <v>46154</v>
+        <v>46155</v>
       </c>
       <c r="B125" t="s">
-        <v>103</v>
+        <v>119</v>
       </c>
       <c r="C125" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
       <c r="D125" t="s">
-        <v>104</v>
+        <v>121</v>
       </c>
       <c r="E125" t="s">
-        <v>253</v>
+        <v>231</v>
       </c>
       <c r="F125">
-        <v>630</v>
+        <v>720</v>
       </c>
       <c r="H125" s="2">
-        <v>46126</v>
+        <v>46121</v>
       </c>
       <c r="I125" s="2">
-        <v>47213</v>
+        <v>47185</v>
       </c>
       <c r="J125" t="s">
-        <v>249</v>
+        <v>226</v>
       </c>
     </row>
     <row r="126" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A126" s="2">
-        <v>46154</v>
+        <v>46155</v>
       </c>
       <c r="B126" t="s">
-        <v>103</v>
+        <v>232</v>
       </c>
       <c r="C126" t="s">
-        <v>11</v>
+        <v>233</v>
       </c>
       <c r="D126" t="s">
-        <v>104</v>
+        <v>234</v>
       </c>
       <c r="E126" t="s">
-        <v>254</v>
+        <v>235</v>
       </c>
       <c r="F126">
-        <v>540</v>
+        <v>380</v>
       </c>
       <c r="I126" s="2">
-        <v>47048</v>
+        <v>46742</v>
       </c>
       <c r="J126" t="s">
-        <v>252</v>
+        <v>236</v>
       </c>
     </row>
     <row r="127" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A127" s="2">
-        <v>46154</v>
+        <v>46156</v>
       </c>
       <c r="B127" t="s">
-        <v>103</v>
+        <v>237</v>
       </c>
       <c r="C127" t="s">
-        <v>11</v>
+        <v>238</v>
       </c>
       <c r="D127" t="s">
-        <v>104</v>
+        <v>239</v>
       </c>
       <c r="E127" t="s">
-        <v>255</v>
+        <v>240</v>
       </c>
       <c r="F127">
-        <v>450</v>
+        <v>1654</v>
+      </c>
+      <c r="H127" s="2">
+        <v>46127</v>
       </c>
       <c r="I127" s="2">
-        <v>47048</v>
+        <v>46857</v>
       </c>
       <c r="J127" t="s">
-        <v>252</v>
+        <v>241</v>
       </c>
     </row>
     <row r="128" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A128" s="2">
-        <v>46154</v>
+        <v>46156</v>
       </c>
       <c r="B128" t="s">
-        <v>103</v>
+        <v>237</v>
       </c>
       <c r="C128" t="s">
-        <v>11</v>
+        <v>238</v>
       </c>
       <c r="D128" t="s">
-        <v>104</v>
+        <v>239</v>
       </c>
       <c r="E128" t="s">
-        <v>256</v>
+        <v>240</v>
       </c>
       <c r="F128">
-        <v>630</v>
+        <v>12</v>
       </c>
       <c r="H128" s="2">
-        <v>46126</v>
+        <v>46127</v>
       </c>
       <c r="I128" s="2">
-        <v>47213</v>
+        <v>46857</v>
       </c>
       <c r="J128" t="s">
-        <v>257</v>
+        <v>241</v>
       </c>
     </row>
     <row r="129" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A129" s="2">
-        <v>46154</v>
+        <v>46156</v>
       </c>
       <c r="B129" t="s">
-        <v>103</v>
+        <v>22</v>
       </c>
       <c r="C129" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="D129" t="s">
-        <v>104</v>
+        <v>24</v>
       </c>
       <c r="E129" t="s">
-        <v>258</v>
+        <v>242</v>
       </c>
       <c r="F129">
-        <v>630</v>
+        <v>2420</v>
       </c>
       <c r="H129" s="2">
-        <v>46126</v>
+        <v>45820</v>
       </c>
       <c r="I129" s="2">
-        <v>47213</v>
+        <v>46915</v>
       </c>
       <c r="J129" t="s">
-        <v>249</v>
+        <v>26</v>
       </c>
     </row>
     <row r="130" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A130" s="2">
-        <v>46154</v>
+        <v>46156</v>
       </c>
       <c r="B130" t="s">
-        <v>165</v>
+        <v>243</v>
       </c>
       <c r="C130" t="s">
-        <v>11</v>
+        <v>244</v>
       </c>
       <c r="D130" t="s">
-        <v>166</v>
+        <v>245</v>
       </c>
       <c r="E130" t="s">
-        <v>259</v>
+        <v>246</v>
       </c>
       <c r="F130">
-        <v>720</v>
+        <v>840</v>
       </c>
       <c r="H130" s="2">
-        <v>45951</v>
+        <v>45924</v>
       </c>
       <c r="I130" s="2">
-        <v>47020</v>
+        <v>47013</v>
       </c>
       <c r="J130" t="s">
-        <v>260</v>
+        <v>247</v>
       </c>
     </row>
     <row r="131" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A131" s="2">
-        <v>46154</v>
+        <v>46156</v>
       </c>
       <c r="B131" t="s">
-        <v>165</v>
+        <v>243</v>
       </c>
       <c r="C131" t="s">
-        <v>11</v>
+        <v>244</v>
       </c>
       <c r="D131" t="s">
-        <v>166</v>
+        <v>245</v>
       </c>
       <c r="E131" t="s">
-        <v>261</v>
+        <v>248</v>
       </c>
       <c r="F131">
-        <v>720</v>
+        <v>800</v>
       </c>
       <c r="H131" s="2">
-        <v>45951</v>
+        <v>45925</v>
       </c>
       <c r="I131" s="2">
-        <v>47020</v>
+        <v>47013</v>
       </c>
       <c r="J131" t="s">
-        <v>260</v>
+        <v>247</v>
       </c>
     </row>
     <row r="132" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A132" s="2">
-        <v>46154</v>
+        <v>46156</v>
       </c>
       <c r="B132" t="s">
-        <v>165</v>
+        <v>243</v>
       </c>
       <c r="C132" t="s">
-        <v>11</v>
+        <v>244</v>
       </c>
       <c r="D132" t="s">
-        <v>166</v>
+        <v>245</v>
       </c>
       <c r="E132" t="s">
-        <v>262</v>
+        <v>249</v>
       </c>
       <c r="F132">
-        <v>720</v>
-[...2 lines deleted...]
-        <v>45951</v>
+        <v>278</v>
       </c>
       <c r="I132" s="2">
-        <v>47020</v>
+        <v>47013</v>
       </c>
       <c r="J132" t="s">
-        <v>260</v>
+        <v>247</v>
       </c>
     </row>
     <row r="133" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A133" s="2">
-        <v>46154</v>
+        <v>46156</v>
       </c>
       <c r="B133" t="s">
-        <v>263</v>
+        <v>68</v>
       </c>
       <c r="C133" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="D133" t="s">
-        <v>264</v>
+        <v>54</v>
       </c>
       <c r="E133" t="s">
-        <v>265</v>
+        <v>250</v>
       </c>
       <c r="F133">
-        <v>379</v>
-[...2 lines deleted...]
-        <v>45902</v>
+        <v>1765</v>
       </c>
       <c r="I133" s="2">
-        <v>46932</v>
+        <v>46810</v>
       </c>
       <c r="J133" t="s">
-        <v>266</v>
+        <v>251</v>
       </c>
     </row>
     <row r="134" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A134" s="2">
-        <v>46154</v>
+        <v>46156</v>
       </c>
       <c r="B134" t="s">
-        <v>263</v>
+        <v>68</v>
       </c>
       <c r="C134" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="D134" t="s">
-        <v>264</v>
+        <v>54</v>
       </c>
       <c r="E134" t="s">
-        <v>265</v>
+        <v>252</v>
       </c>
       <c r="F134">
-        <v>400</v>
+        <v>2016</v>
       </c>
       <c r="H134" s="2">
-        <v>45902</v>
+        <v>45868</v>
       </c>
       <c r="I134" s="2">
-        <v>46932</v>
+        <v>46942</v>
       </c>
       <c r="J134" t="s">
-        <v>266</v>
+        <v>70</v>
       </c>
     </row>
     <row r="135" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A135" s="2">
-        <v>46154</v>
+        <v>46156</v>
       </c>
       <c r="B135" t="s">
-        <v>267</v>
+        <v>68</v>
       </c>
       <c r="C135" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="D135" t="s">
-        <v>28</v>
+        <v>54</v>
       </c>
       <c r="E135" t="s">
-        <v>268</v>
+        <v>253</v>
       </c>
       <c r="F135">
-        <v>1800</v>
+        <v>1932</v>
       </c>
       <c r="H135" s="2">
-        <v>45969</v>
+        <v>45888</v>
       </c>
       <c r="I135" s="2">
-        <v>46698</v>
+        <v>46942</v>
       </c>
       <c r="J135" t="s">
-        <v>44</v>
+        <v>56</v>
       </c>
     </row>
     <row r="136" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A136" s="2">
-        <v>46154</v>
+        <v>46156</v>
       </c>
       <c r="B136" t="s">
-        <v>267</v>
+        <v>254</v>
       </c>
       <c r="C136" t="s">
-        <v>11</v>
+        <v>255</v>
       </c>
       <c r="D136" t="s">
-        <v>28</v>
+        <v>256</v>
       </c>
       <c r="E136" t="s">
-        <v>269</v>
+        <v>257</v>
       </c>
       <c r="F136">
-        <v>1800</v>
-[...2 lines deleted...]
-        <v>45969</v>
+        <v>1023</v>
       </c>
       <c r="I136" s="2">
-        <v>46698</v>
+        <v>47027</v>
       </c>
       <c r="J136" t="s">
-        <v>44</v>
+        <v>258</v>
       </c>
     </row>
     <row r="137" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A137" s="2">
-        <v>46154</v>
+        <v>46156</v>
       </c>
       <c r="B137" t="s">
-        <v>270</v>
+        <v>259</v>
       </c>
       <c r="C137" t="s">
-        <v>11</v>
+        <v>260</v>
       </c>
       <c r="D137" t="s">
-        <v>271</v>
+        <v>261</v>
       </c>
       <c r="E137" t="s">
-        <v>272</v>
+        <v>262</v>
       </c>
       <c r="F137">
-        <v>2069</v>
+        <v>480</v>
       </c>
       <c r="I137" s="2">
-        <v>47209</v>
+        <v>47199</v>
       </c>
       <c r="J137" t="s">
-        <v>273</v>
+        <v>263</v>
       </c>
     </row>
     <row r="138" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A138" s="2">
-        <v>46154</v>
+        <v>46156</v>
       </c>
       <c r="B138" t="s">
+        <v>259</v>
+      </c>
+      <c r="C138" t="s">
+        <v>260</v>
+      </c>
+      <c r="D138" t="s">
+        <v>261</v>
+      </c>
+      <c r="E138" t="s">
+        <v>264</v>
+      </c>
+      <c r="F138">
+        <v>480</v>
+      </c>
+      <c r="I138" s="2">
+        <v>47199</v>
+      </c>
+      <c r="J138" t="s">
         <v>263</v>
-      </c>
-[...19 lines deleted...]
-        <v>266</v>
       </c>
     </row>
     <row r="139" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A139" s="2">
-        <v>46154</v>
+        <v>46156</v>
       </c>
       <c r="B139" t="s">
+        <v>259</v>
+      </c>
+      <c r="C139" t="s">
+        <v>260</v>
+      </c>
+      <c r="D139" t="s">
+        <v>261</v>
+      </c>
+      <c r="E139" t="s">
+        <v>265</v>
+      </c>
+      <c r="F139">
+        <v>480</v>
+      </c>
+      <c r="I139" s="2">
+        <v>47199</v>
+      </c>
+      <c r="J139" t="s">
         <v>263</v>
-      </c>
-[...19 lines deleted...]
-        <v>266</v>
       </c>
     </row>
     <row r="140" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A140" s="2">
-        <v>46154</v>
+        <v>46156</v>
       </c>
       <c r="B140" t="s">
+        <v>259</v>
+      </c>
+      <c r="C140" t="s">
+        <v>260</v>
+      </c>
+      <c r="D140" t="s">
+        <v>261</v>
+      </c>
+      <c r="E140" t="s">
+        <v>266</v>
+      </c>
+      <c r="F140">
+        <v>480</v>
+      </c>
+      <c r="I140" s="2">
+        <v>47199</v>
+      </c>
+      <c r="J140" t="s">
         <v>263</v>
-      </c>
-[...19 lines deleted...]
-        <v>266</v>
       </c>
     </row>
     <row r="141" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A141" s="2">
-        <v>46154</v>
+        <v>46156</v>
       </c>
       <c r="B141" t="s">
-        <v>263</v>
+        <v>124</v>
       </c>
       <c r="C141" t="s">
-        <v>11</v>
+        <v>125</v>
       </c>
       <c r="D141" t="s">
-        <v>264</v>
+        <v>126</v>
       </c>
       <c r="E141" t="s">
-        <v>232</v>
+        <v>267</v>
       </c>
       <c r="F141">
-        <v>400</v>
+        <v>993</v>
       </c>
       <c r="H141" s="2">
-        <v>45902</v>
+        <v>46091</v>
       </c>
       <c r="I141" s="2">
-        <v>46933</v>
+        <v>47179</v>
       </c>
       <c r="J141" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
     </row>
     <row r="142" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A142" s="2">
-        <v>46154</v>
+        <v>46156</v>
       </c>
       <c r="B142" t="s">
-        <v>263</v>
+        <v>134</v>
       </c>
       <c r="C142" t="s">
-        <v>11</v>
+        <v>135</v>
       </c>
       <c r="D142" t="s">
-        <v>264</v>
+        <v>136</v>
       </c>
       <c r="E142" t="s">
-        <v>232</v>
+        <v>269</v>
       </c>
       <c r="F142">
-        <v>400</v>
+        <v>79</v>
       </c>
       <c r="H142" s="2">
-        <v>45902</v>
+        <v>45895</v>
       </c>
       <c r="I142" s="2">
-        <v>46933</v>
+        <v>46947</v>
       </c>
       <c r="J142" t="s">
-        <v>266</v>
+        <v>138</v>
       </c>
     </row>
     <row r="143" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A143" s="2">
-        <v>46154</v>
+        <v>46156</v>
       </c>
       <c r="B143" t="s">
-        <v>263</v>
+        <v>134</v>
       </c>
       <c r="C143" t="s">
-        <v>11</v>
+        <v>135</v>
       </c>
       <c r="D143" t="s">
-        <v>264</v>
+        <v>136</v>
       </c>
       <c r="E143" t="s">
-        <v>232</v>
+        <v>270</v>
       </c>
       <c r="F143">
-        <v>400</v>
+        <v>120</v>
       </c>
       <c r="H143" s="2">
-        <v>45902</v>
+        <v>45895</v>
       </c>
       <c r="I143" s="2">
-        <v>46933</v>
+        <v>46948</v>
       </c>
       <c r="J143" t="s">
-        <v>266</v>
+        <v>138</v>
       </c>
     </row>
     <row r="144" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A144" s="2">
-        <v>46154</v>
+        <v>46156</v>
       </c>
       <c r="B144" t="s">
-        <v>263</v>
+        <v>134</v>
       </c>
       <c r="C144" t="s">
-        <v>11</v>
+        <v>135</v>
       </c>
       <c r="D144" t="s">
-        <v>264</v>
+        <v>136</v>
       </c>
       <c r="E144" t="s">
-        <v>232</v>
+        <v>271</v>
       </c>
       <c r="F144">
-        <v>400</v>
+        <v>120</v>
       </c>
       <c r="H144" s="2">
-        <v>45902</v>
+        <v>45895</v>
       </c>
       <c r="I144" s="2">
-        <v>46933</v>
+        <v>46948</v>
       </c>
       <c r="J144" t="s">
-        <v>266</v>
+        <v>138</v>
       </c>
     </row>
     <row r="145" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A145" s="2">
-        <v>46154</v>
+        <v>46156</v>
       </c>
       <c r="B145" t="s">
-        <v>263</v>
+        <v>134</v>
       </c>
       <c r="C145" t="s">
-        <v>11</v>
+        <v>135</v>
       </c>
       <c r="D145" t="s">
-        <v>264</v>
+        <v>136</v>
       </c>
       <c r="E145" t="s">
-        <v>232</v>
+        <v>272</v>
       </c>
       <c r="F145">
-        <v>400</v>
+        <v>120</v>
       </c>
       <c r="H145" s="2">
-        <v>45902</v>
+        <v>45895</v>
       </c>
       <c r="I145" s="2">
-        <v>46933</v>
+        <v>46948</v>
       </c>
       <c r="J145" t="s">
-        <v>266</v>
+        <v>138</v>
       </c>
     </row>
     <row r="146" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A146" s="2">
-        <v>46154</v>
+        <v>46157</v>
       </c>
       <c r="B146" t="s">
-        <v>263</v>
+        <v>273</v>
       </c>
       <c r="C146" t="s">
-        <v>11</v>
+        <v>274</v>
       </c>
       <c r="D146" t="s">
-        <v>264</v>
+        <v>275</v>
       </c>
       <c r="E146" t="s">
-        <v>232</v>
+        <v>276</v>
       </c>
       <c r="F146">
-        <v>400</v>
+        <v>4300</v>
       </c>
       <c r="H146" s="2">
-        <v>45902</v>
+        <v>46084</v>
       </c>
       <c r="I146" s="2">
-        <v>46933</v>
+        <v>47170</v>
       </c>
       <c r="J146" t="s">
-        <v>266</v>
+        <v>277</v>
       </c>
     </row>
     <row r="147" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A147" s="2">
-        <v>46154</v>
+        <v>46157</v>
       </c>
       <c r="B147" t="s">
-        <v>263</v>
+        <v>273</v>
       </c>
       <c r="C147" t="s">
-        <v>11</v>
+        <v>274</v>
       </c>
       <c r="D147" t="s">
-        <v>264</v>
+        <v>275</v>
       </c>
       <c r="E147" t="s">
-        <v>232</v>
+        <v>278</v>
       </c>
       <c r="F147">
-        <v>400</v>
+        <v>2353</v>
       </c>
       <c r="H147" s="2">
-        <v>45918</v>
+        <v>46084</v>
       </c>
       <c r="I147" s="2">
-        <v>46933</v>
+        <v>47172</v>
       </c>
       <c r="J147" t="s">
-        <v>266</v>
+        <v>279</v>
       </c>
     </row>
     <row r="148" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A148" s="2">
-        <v>46154</v>
+        <v>46157</v>
       </c>
       <c r="B148" t="s">
-        <v>263</v>
+        <v>273</v>
       </c>
       <c r="C148" t="s">
-        <v>11</v>
+        <v>274</v>
       </c>
       <c r="D148" t="s">
-        <v>264</v>
+        <v>275</v>
       </c>
       <c r="E148" t="s">
-        <v>232</v>
+        <v>280</v>
       </c>
       <c r="F148">
-        <v>400</v>
+        <v>5184</v>
       </c>
       <c r="H148" s="2">
-        <v>45918</v>
+        <v>46084</v>
       </c>
       <c r="I148" s="2">
-        <v>46933</v>
+        <v>47173</v>
       </c>
       <c r="J148" t="s">
-        <v>266</v>
+        <v>281</v>
       </c>
     </row>
     <row r="149" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A149" s="2">
-        <v>46154</v>
+        <v>46157</v>
       </c>
       <c r="B149" t="s">
-        <v>263</v>
+        <v>10</v>
       </c>
       <c r="C149" t="s">
         <v>11</v>
       </c>
       <c r="D149" t="s">
-        <v>264</v>
+        <v>12</v>
       </c>
       <c r="E149" t="s">
-        <v>232</v>
+        <v>282</v>
       </c>
       <c r="F149">
-        <v>400</v>
-[...2 lines deleted...]
-        <v>45902</v>
+        <v>1631</v>
       </c>
       <c r="I149" s="2">
-        <v>46933</v>
+        <v>46577</v>
       </c>
       <c r="J149" t="s">
-        <v>266</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:10" x14ac:dyDescent="0.25">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="150" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A150" s="2">
-        <v>46154</v>
+        <v>46157</v>
       </c>
       <c r="B150" t="s">
-        <v>263</v>
+        <v>284</v>
       </c>
       <c r="C150" t="s">
-        <v>11</v>
+        <v>285</v>
       </c>
       <c r="D150" t="s">
-        <v>264</v>
+        <v>286</v>
       </c>
       <c r="E150" t="s">
-        <v>232</v>
+        <v>287</v>
       </c>
       <c r="F150">
-        <v>400</v>
-[...8 lines deleted...]
-        <v>266</v>
+        <v>103</v>
       </c>
     </row>
     <row r="151" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A151" s="2">
-        <v>46154</v>
+        <v>46157</v>
       </c>
       <c r="B151" t="s">
-        <v>263</v>
+        <v>288</v>
       </c>
       <c r="C151" t="s">
-        <v>11</v>
+        <v>289</v>
       </c>
       <c r="D151" t="s">
-        <v>264</v>
+        <v>290</v>
       </c>
       <c r="E151" t="s">
-        <v>232</v>
+        <v>291</v>
       </c>
       <c r="F151">
-        <v>400</v>
-[...2 lines deleted...]
-        <v>45918</v>
+        <v>159</v>
       </c>
       <c r="I151" s="2">
-        <v>46933</v>
+        <v>47208</v>
       </c>
       <c r="J151" t="s">
-        <v>266</v>
+        <v>292</v>
       </c>
     </row>
     <row r="152" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A152" s="2">
-        <v>46154</v>
+        <v>46157</v>
       </c>
       <c r="B152" t="s">
-        <v>263</v>
+        <v>293</v>
       </c>
       <c r="C152" t="s">
-        <v>11</v>
+        <v>294</v>
       </c>
       <c r="D152" t="s">
-        <v>264</v>
+        <v>295</v>
       </c>
       <c r="E152" t="s">
-        <v>232</v>
+        <v>296</v>
       </c>
       <c r="F152">
-        <v>400</v>
+        <v>231</v>
       </c>
       <c r="H152" s="2">
-        <v>45918</v>
+        <v>46002</v>
       </c>
       <c r="I152" s="2">
-        <v>46933</v>
+        <v>47097</v>
       </c>
       <c r="J152" t="s">
-        <v>266</v>
+        <v>297</v>
       </c>
     </row>
     <row r="153" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A153" s="2">
-        <v>46154</v>
+        <v>46157</v>
       </c>
       <c r="B153" t="s">
-        <v>263</v>
+        <v>298</v>
       </c>
       <c r="C153" t="s">
-        <v>11</v>
+        <v>299</v>
       </c>
       <c r="D153" t="s">
-        <v>264</v>
+        <v>300</v>
       </c>
       <c r="E153" t="s">
-        <v>232</v>
+        <v>301</v>
       </c>
       <c r="F153">
-        <v>400</v>
+        <v>162</v>
       </c>
       <c r="H153" s="2">
-        <v>45918</v>
+        <v>46000</v>
       </c>
       <c r="I153" s="2">
-        <v>46933</v>
+        <v>47095</v>
       </c>
       <c r="J153" t="s">
-        <v>266</v>
+        <v>302</v>
       </c>
     </row>
     <row r="154" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A154" s="2">
-        <v>46154</v>
+        <v>46157</v>
       </c>
       <c r="B154" t="s">
-        <v>263</v>
+        <v>303</v>
       </c>
       <c r="C154" t="s">
-        <v>11</v>
+        <v>304</v>
       </c>
       <c r="D154" t="s">
-        <v>264</v>
+        <v>305</v>
       </c>
       <c r="E154" t="s">
-        <v>232</v>
+        <v>306</v>
       </c>
       <c r="F154">
-        <v>400</v>
-[...2 lines deleted...]
-        <v>45918</v>
+        <v>109</v>
       </c>
       <c r="I154" s="2">
-        <v>46933</v>
+        <v>46997</v>
       </c>
       <c r="J154" t="s">
-        <v>266</v>
+        <v>307</v>
       </c>
     </row>
     <row r="155" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A155" s="2">
-        <v>46154</v>
+        <v>46157</v>
       </c>
       <c r="B155" t="s">
-        <v>263</v>
+        <v>308</v>
       </c>
       <c r="C155" t="s">
-        <v>11</v>
+        <v>309</v>
       </c>
       <c r="D155" t="s">
-        <v>264</v>
+        <v>310</v>
       </c>
       <c r="E155" t="s">
-        <v>232</v>
+        <v>311</v>
       </c>
       <c r="F155">
-        <v>400</v>
-[...2 lines deleted...]
-        <v>45918</v>
+        <v>94</v>
       </c>
       <c r="I155" s="2">
-        <v>46933</v>
+        <v>46782</v>
       </c>
       <c r="J155" t="s">
-        <v>266</v>
+        <v>312</v>
       </c>
     </row>
     <row r="156" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A156" s="2">
-        <v>46154</v>
+        <v>46157</v>
       </c>
       <c r="B156" t="s">
-        <v>263</v>
+        <v>313</v>
       </c>
       <c r="C156" t="s">
-        <v>11</v>
+        <v>314</v>
       </c>
       <c r="D156" t="s">
-        <v>264</v>
+        <v>315</v>
       </c>
       <c r="E156" t="s">
-        <v>232</v>
+        <v>316</v>
       </c>
       <c r="F156">
-        <v>400</v>
+        <v>162</v>
       </c>
       <c r="H156" s="2">
-        <v>45918</v>
+        <v>46111</v>
       </c>
       <c r="I156" s="2">
-        <v>46933</v>
+        <v>47206</v>
       </c>
       <c r="J156" t="s">
-        <v>266</v>
+        <v>317</v>
       </c>
     </row>
     <row r="157" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A157" s="2">
-        <v>46154</v>
+        <v>46157</v>
       </c>
       <c r="B157" t="s">
-        <v>263</v>
+        <v>318</v>
       </c>
       <c r="C157" t="s">
-        <v>11</v>
+        <v>319</v>
       </c>
       <c r="D157" t="s">
-        <v>264</v>
+        <v>320</v>
       </c>
       <c r="E157" t="s">
-        <v>232</v>
+        <v>321</v>
       </c>
       <c r="F157">
-        <v>400</v>
+        <v>70</v>
       </c>
       <c r="H157" s="2">
-        <v>45918</v>
+        <v>45901</v>
       </c>
       <c r="I157" s="2">
-        <v>46933</v>
+        <v>46996</v>
       </c>
       <c r="J157" t="s">
-        <v>266</v>
+        <v>322</v>
       </c>
     </row>
     <row r="158" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A158" s="2">
-        <v>46155</v>
+        <v>46157</v>
       </c>
       <c r="B158" t="s">
-        <v>274</v>
+        <v>323</v>
       </c>
       <c r="C158" t="s">
-        <v>11</v>
+        <v>324</v>
       </c>
       <c r="D158" t="s">
-        <v>20</v>
+        <v>325</v>
       </c>
       <c r="E158" t="s">
-        <v>275</v>
+        <v>326</v>
       </c>
       <c r="F158">
-        <v>840</v>
-[...2 lines deleted...]
-        <v>45930</v>
+        <v>3</v>
       </c>
       <c r="I158" s="2">
-        <v>47006</v>
+        <v>46553</v>
       </c>
       <c r="J158" t="s">
-        <v>276</v>
+        <v>327</v>
       </c>
     </row>
     <row r="159" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A159" s="2">
-        <v>46155</v>
+        <v>46157</v>
       </c>
       <c r="B159" t="s">
-        <v>274</v>
+        <v>328</v>
       </c>
       <c r="C159" t="s">
-        <v>11</v>
+        <v>329</v>
       </c>
       <c r="D159" t="s">
-        <v>20</v>
+        <v>330</v>
       </c>
       <c r="E159" t="s">
-        <v>277</v>
+        <v>331</v>
       </c>
       <c r="F159">
-        <v>825</v>
-[...2 lines deleted...]
-        <v>45891</v>
+        <v>5</v>
       </c>
       <c r="I159" s="2">
-        <v>46955</v>
+        <v>46757</v>
       </c>
       <c r="J159" t="s">
-        <v>278</v>
+        <v>332</v>
       </c>
     </row>
     <row r="160" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A160" s="2">
-        <v>46155</v>
+        <v>46157</v>
       </c>
       <c r="B160" t="s">
-        <v>23</v>
+        <v>333</v>
       </c>
       <c r="C160" t="s">
-        <v>11</v>
+        <v>334</v>
       </c>
       <c r="D160" t="s">
-        <v>24</v>
+        <v>335</v>
       </c>
       <c r="E160" t="s">
-        <v>279</v>
+        <v>336</v>
       </c>
       <c r="F160">
-        <v>1929</v>
-[...2 lines deleted...]
-        <v>45818</v>
+        <v>960</v>
       </c>
       <c r="I160" s="2">
-        <v>46899</v>
+        <v>46705</v>
       </c>
       <c r="J160" t="s">
-        <v>280</v>
+        <v>337</v>
       </c>
     </row>
     <row r="161" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A161" s="2">
-        <v>46155</v>
+        <v>46157</v>
       </c>
       <c r="B161" t="s">
-        <v>23</v>
+        <v>333</v>
       </c>
       <c r="C161" t="s">
-        <v>11</v>
+        <v>334</v>
       </c>
       <c r="D161" t="s">
-        <v>24</v>
+        <v>335</v>
       </c>
       <c r="E161" t="s">
-        <v>281</v>
+        <v>338</v>
       </c>
       <c r="F161">
-        <v>3280</v>
+        <v>738</v>
       </c>
       <c r="I161" s="2">
-        <v>46964</v>
+        <v>46705</v>
       </c>
       <c r="J161" t="s">
-        <v>26</v>
+        <v>337</v>
       </c>
     </row>
     <row r="162" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A162" s="2">
-        <v>46155</v>
+        <v>46157</v>
       </c>
       <c r="B162" t="s">
-        <v>23</v>
+        <v>333</v>
       </c>
       <c r="C162" t="s">
-        <v>11</v>
+        <v>334</v>
       </c>
       <c r="D162" t="s">
-        <v>24</v>
+        <v>335</v>
       </c>
       <c r="E162" t="s">
-        <v>282</v>
+        <v>339</v>
       </c>
       <c r="F162">
-        <v>3360</v>
-[...2 lines deleted...]
-        <v>45818</v>
+        <v>305</v>
       </c>
       <c r="I162" s="2">
-        <v>46899</v>
+        <v>46705</v>
       </c>
       <c r="J162" t="s">
-        <v>283</v>
+        <v>337</v>
       </c>
     </row>
     <row r="163" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A163" s="2">
-        <v>46155</v>
+        <v>46157</v>
       </c>
       <c r="B163" t="s">
-        <v>23</v>
+        <v>340</v>
       </c>
       <c r="C163" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="D163" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="E163" t="s">
-        <v>284</v>
+        <v>341</v>
       </c>
       <c r="F163">
-        <v>3360</v>
+        <v>825</v>
       </c>
       <c r="H163" s="2">
-        <v>45818</v>
+        <v>45932</v>
       </c>
       <c r="I163" s="2">
-        <v>46899</v>
+        <v>47018</v>
       </c>
       <c r="J163" t="s">
-        <v>285</v>
+        <v>104</v>
       </c>
     </row>
     <row r="164" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A164" s="2">
-        <v>46155</v>
+        <v>46157</v>
       </c>
       <c r="B164" t="s">
-        <v>23</v>
+        <v>342</v>
       </c>
       <c r="C164" t="s">
-        <v>11</v>
+        <v>343</v>
       </c>
       <c r="D164" t="s">
-        <v>24</v>
+        <v>344</v>
       </c>
       <c r="E164" t="s">
-        <v>286</v>
+        <v>345</v>
       </c>
       <c r="F164">
-        <v>3360</v>
+        <v>14</v>
       </c>
       <c r="I164" s="2">
-        <v>46964</v>
+        <v>46362</v>
       </c>
       <c r="J164" t="s">
-        <v>26</v>
+        <v>346</v>
       </c>
     </row>
     <row r="165" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A165" s="2">
-        <v>46155</v>
+        <v>46157</v>
       </c>
       <c r="B165" t="s">
-        <v>287</v>
+        <v>88</v>
       </c>
       <c r="C165" t="s">
-        <v>11</v>
+        <v>89</v>
       </c>
       <c r="D165" t="s">
-        <v>12</v>
+        <v>90</v>
       </c>
       <c r="E165" t="s">
-        <v>288</v>
+        <v>347</v>
       </c>
       <c r="F165">
-        <v>840</v>
+        <v>630</v>
       </c>
       <c r="H165" s="2">
-        <v>45894</v>
+        <v>46126</v>
       </c>
       <c r="I165" s="2">
-        <v>46963</v>
+        <v>47213</v>
       </c>
       <c r="J165" t="s">
-        <v>289</v>
+        <v>165</v>
       </c>
     </row>
     <row r="166" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A166" s="2">
-        <v>46155</v>
+        <v>46157</v>
       </c>
       <c r="B166" t="s">
-        <v>287</v>
+        <v>88</v>
       </c>
       <c r="C166" t="s">
-        <v>11</v>
+        <v>89</v>
       </c>
       <c r="D166" t="s">
-        <v>12</v>
+        <v>90</v>
       </c>
       <c r="E166" t="s">
-        <v>290</v>
+        <v>348</v>
       </c>
       <c r="F166">
-        <v>840</v>
+        <v>630</v>
       </c>
       <c r="H166" s="2">
-        <v>45926</v>
+        <v>46126</v>
       </c>
       <c r="I166" s="2">
-        <v>47015</v>
+        <v>47213</v>
       </c>
       <c r="J166" t="s">
-        <v>14</v>
+        <v>165</v>
       </c>
     </row>
     <row r="167" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A167" s="2">
-        <v>46155</v>
+        <v>46157</v>
       </c>
       <c r="B167" t="s">
-        <v>291</v>
+        <v>88</v>
       </c>
       <c r="C167" t="s">
-        <v>11</v>
+        <v>89</v>
       </c>
       <c r="D167" t="s">
-        <v>16</v>
+        <v>90</v>
       </c>
       <c r="E167" t="s">
-        <v>292</v>
+        <v>349</v>
       </c>
       <c r="F167">
-        <v>720</v>
+        <v>630</v>
+      </c>
+      <c r="H167" s="2">
+        <v>46126</v>
       </c>
       <c r="I167" s="2">
-        <v>46971</v>
+        <v>47213</v>
       </c>
       <c r="J167" t="s">
-        <v>293</v>
+        <v>165</v>
       </c>
     </row>
     <row r="168" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A168" s="2">
-        <v>46155</v>
+        <v>46157</v>
       </c>
       <c r="B168" t="s">
-        <v>294</v>
+        <v>88</v>
       </c>
       <c r="C168" t="s">
-        <v>11</v>
+        <v>89</v>
       </c>
       <c r="D168" t="s">
-        <v>72</v>
+        <v>90</v>
       </c>
       <c r="E168" t="s">
-        <v>295</v>
+        <v>350</v>
       </c>
       <c r="F168">
-        <v>348</v>
+        <v>630</v>
       </c>
       <c r="H168" s="2">
-        <v>46120</v>
+        <v>46126</v>
       </c>
       <c r="I168" s="2">
-        <v>47200</v>
+        <v>47213</v>
       </c>
       <c r="J168" t="s">
-        <v>74</v>
+        <v>165</v>
       </c>
     </row>
     <row r="169" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A169" s="2">
-        <v>46155</v>
+        <v>46157</v>
       </c>
       <c r="B169" t="s">
-        <v>274</v>
+        <v>88</v>
       </c>
       <c r="C169" t="s">
-        <v>11</v>
+        <v>89</v>
       </c>
       <c r="D169" t="s">
-        <v>20</v>
+        <v>90</v>
       </c>
       <c r="E169" t="s">
-        <v>296</v>
+        <v>351</v>
       </c>
       <c r="F169">
-        <v>840</v>
+        <v>330</v>
       </c>
       <c r="H169" s="2">
-        <v>45930</v>
+        <v>46126</v>
       </c>
       <c r="I169" s="2">
-        <v>47005</v>
+        <v>47213</v>
       </c>
       <c r="J169" t="s">
-        <v>276</v>
+        <v>165</v>
       </c>
     </row>
     <row r="170" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A170" s="2">
-        <v>46155</v>
+        <v>46157</v>
       </c>
       <c r="B170" t="s">
-        <v>274</v>
+        <v>352</v>
       </c>
       <c r="C170" t="s">
-        <v>11</v>
+        <v>353</v>
       </c>
       <c r="D170" t="s">
-        <v>20</v>
+        <v>354</v>
       </c>
       <c r="E170" t="s">
-        <v>297</v>
+        <v>355</v>
       </c>
       <c r="F170">
-        <v>840</v>
+        <v>126</v>
       </c>
       <c r="H170" s="2">
-        <v>45930</v>
+        <v>45867</v>
       </c>
       <c r="I170" s="2">
-        <v>47005</v>
+        <v>46932</v>
       </c>
       <c r="J170" t="s">
-        <v>298</v>
+        <v>356</v>
       </c>
     </row>
     <row r="171" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A171" s="2">
-        <v>46155</v>
+        <v>46157</v>
       </c>
       <c r="B171" t="s">
-        <v>274</v>
+        <v>352</v>
       </c>
       <c r="C171" t="s">
-        <v>11</v>
+        <v>353</v>
       </c>
       <c r="D171" t="s">
-        <v>20</v>
+        <v>354</v>
       </c>
       <c r="E171" t="s">
-        <v>299</v>
+        <v>357</v>
       </c>
       <c r="F171">
-        <v>840</v>
+        <v>1250</v>
       </c>
       <c r="H171" s="2">
-        <v>45930</v>
+        <v>45867</v>
       </c>
       <c r="I171" s="2">
-        <v>47006</v>
+        <v>46933</v>
       </c>
       <c r="J171" t="s">
-        <v>276</v>
+        <v>358</v>
       </c>
     </row>
     <row r="172" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A172" s="2">
-        <v>46155</v>
+        <v>46157</v>
       </c>
       <c r="B172" t="s">
-        <v>287</v>
+        <v>359</v>
       </c>
       <c r="C172" t="s">
-        <v>11</v>
+        <v>360</v>
       </c>
       <c r="D172" t="s">
-        <v>12</v>
+        <v>361</v>
       </c>
       <c r="E172" t="s">
-        <v>300</v>
+        <v>362</v>
       </c>
       <c r="F172">
-        <v>840</v>
-[...2 lines deleted...]
-        <v>45894</v>
+        <v>54</v>
       </c>
       <c r="I172" s="2">
-        <v>46963</v>
+        <v>46994</v>
       </c>
       <c r="J172" t="s">
-        <v>289</v>
+        <v>363</v>
       </c>
     </row>
     <row r="173" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A173" s="2">
-        <v>46155</v>
+        <v>46157</v>
       </c>
       <c r="B173" t="s">
-        <v>287</v>
+        <v>364</v>
       </c>
       <c r="C173" t="s">
-        <v>11</v>
+        <v>365</v>
       </c>
       <c r="D173" t="s">
-        <v>12</v>
+        <v>366</v>
       </c>
       <c r="E173" t="s">
-        <v>301</v>
+        <v>367</v>
       </c>
       <c r="F173">
-        <v>840</v>
-[...2 lines deleted...]
-        <v>45926</v>
+        <v>344</v>
       </c>
       <c r="I173" s="2">
-        <v>47012</v>
+        <v>46417</v>
       </c>
       <c r="J173" t="s">
-        <v>14</v>
+        <v>368</v>
       </c>
     </row>
     <row r="174" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A174" s="2">
-        <v>46155</v>
+        <v>46160</v>
       </c>
       <c r="B174" t="s">
-        <v>287</v>
+        <v>369</v>
       </c>
       <c r="C174" t="s">
-        <v>11</v>
+        <v>370</v>
       </c>
       <c r="D174" t="s">
-        <v>12</v>
+        <v>371</v>
       </c>
       <c r="E174" t="s">
-        <v>302</v>
+        <v>372</v>
       </c>
       <c r="F174">
-        <v>840</v>
-[...2 lines deleted...]
-        <v>45926</v>
+        <v>14</v>
       </c>
       <c r="I174" s="2">
-        <v>47012</v>
+        <v>46365</v>
       </c>
       <c r="J174" t="s">
-        <v>14</v>
+        <v>373</v>
       </c>
     </row>
     <row r="175" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A175" s="2">
-        <v>46155</v>
+        <v>46160</v>
       </c>
       <c r="B175" t="s">
-        <v>291</v>
+        <v>374</v>
       </c>
       <c r="C175" t="s">
-        <v>11</v>
+        <v>151</v>
       </c>
       <c r="D175" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="E175" t="s">
-        <v>303</v>
+        <v>375</v>
       </c>
       <c r="F175">
-        <v>830</v>
-[...2 lines deleted...]
-        <v>45932</v>
+        <v>357</v>
       </c>
       <c r="I175" s="2">
-        <v>47018</v>
+        <v>46698</v>
       </c>
       <c r="J175" t="s">
-        <v>304</v>
+        <v>376</v>
       </c>
     </row>
     <row r="176" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A176" s="2">
-        <v>46155</v>
+        <v>46160</v>
       </c>
       <c r="B176" t="s">
-        <v>165</v>
+        <v>377</v>
       </c>
       <c r="C176" t="s">
-        <v>11</v>
+        <v>378</v>
       </c>
       <c r="D176" t="s">
-        <v>166</v>
+        <v>379</v>
       </c>
       <c r="E176" t="s">
-        <v>305</v>
+        <v>380</v>
       </c>
       <c r="F176">
-        <v>720</v>
-[...2 lines deleted...]
-        <v>46121</v>
+        <v>345</v>
       </c>
       <c r="I176" s="2">
-        <v>47185</v>
+        <v>47095</v>
       </c>
       <c r="J176" t="s">
-        <v>306</v>
+        <v>381</v>
       </c>
     </row>
     <row r="177" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A177" s="2">
-        <v>46155</v>
+        <v>46160</v>
       </c>
       <c r="B177" t="s">
-        <v>165</v>
+        <v>382</v>
       </c>
       <c r="C177" t="s">
-        <v>11</v>
+        <v>95</v>
       </c>
       <c r="D177" t="s">
-        <v>166</v>
+        <v>96</v>
       </c>
       <c r="E177" t="s">
-        <v>307</v>
+        <v>383</v>
       </c>
       <c r="F177">
-        <v>720</v>
+        <v>2738</v>
       </c>
       <c r="H177" s="2">
-        <v>46121</v>
+        <v>46128</v>
       </c>
       <c r="I177" s="2">
-        <v>47185</v>
+        <v>47207</v>
       </c>
       <c r="J177" t="s">
-        <v>306</v>
+        <v>98</v>
       </c>
     </row>
     <row r="178" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A178" s="2">
-        <v>46155</v>
+        <v>46160</v>
       </c>
       <c r="B178" t="s">
-        <v>165</v>
+        <v>382</v>
       </c>
       <c r="C178" t="s">
-        <v>11</v>
+        <v>95</v>
       </c>
       <c r="D178" t="s">
-        <v>166</v>
+        <v>96</v>
       </c>
       <c r="E178" t="s">
-        <v>308</v>
+        <v>384</v>
       </c>
       <c r="F178">
-        <v>720</v>
+        <v>2688</v>
       </c>
       <c r="H178" s="2">
-        <v>46121</v>
+        <v>46128</v>
       </c>
       <c r="I178" s="2">
-        <v>47185</v>
+        <v>47207</v>
       </c>
       <c r="J178" t="s">
-        <v>306</v>
+        <v>98</v>
       </c>
     </row>
     <row r="179" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A179" s="2">
-        <v>46155</v>
+        <v>46160</v>
       </c>
       <c r="B179" t="s">
-        <v>291</v>
+        <v>385</v>
       </c>
       <c r="C179" t="s">
-        <v>11</v>
+        <v>386</v>
       </c>
       <c r="D179" t="s">
-        <v>16</v>
+        <v>387</v>
       </c>
       <c r="E179" t="s">
-        <v>309</v>
+        <v>388</v>
       </c>
       <c r="F179">
-        <v>466</v>
+        <v>878</v>
+      </c>
+      <c r="H179" s="2">
+        <v>46122</v>
       </c>
       <c r="I179" s="2">
-        <v>46970</v>
+        <v>47214</v>
       </c>
       <c r="J179" t="s">
-        <v>310</v>
+        <v>389</v>
       </c>
     </row>
     <row r="180" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A180" s="2">
-        <v>46155</v>
+        <v>46160</v>
       </c>
       <c r="B180" t="s">
-        <v>287</v>
+        <v>385</v>
       </c>
       <c r="C180" t="s">
-        <v>11</v>
+        <v>386</v>
       </c>
       <c r="D180" t="s">
-        <v>12</v>
+        <v>387</v>
       </c>
       <c r="E180" t="s">
-        <v>311</v>
+        <v>390</v>
       </c>
       <c r="F180">
-        <v>763</v>
+        <v>1260</v>
       </c>
       <c r="H180" s="2">
-        <v>45894</v>
+        <v>46122</v>
       </c>
       <c r="I180" s="2">
-        <v>46962</v>
+        <v>47214</v>
       </c>
       <c r="J180" t="s">
-        <v>312</v>
+        <v>389</v>
       </c>
     </row>
     <row r="181" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A181" s="2">
-        <v>46155</v>
+        <v>46160</v>
       </c>
       <c r="B181" t="s">
-        <v>165</v>
+        <v>391</v>
       </c>
       <c r="C181" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="D181" t="s">
-        <v>166</v>
+        <v>29</v>
       </c>
       <c r="E181" t="s">
-        <v>313</v>
+        <v>392</v>
       </c>
       <c r="F181">
-        <v>720</v>
-[...2 lines deleted...]
-        <v>46121</v>
+        <v>207</v>
       </c>
       <c r="I181" s="2">
-        <v>47185</v>
+        <v>46954</v>
       </c>
       <c r="J181" t="s">
-        <v>306</v>
+        <v>393</v>
       </c>
     </row>
     <row r="182" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A182" s="2">
-        <v>46155</v>
+        <v>46160</v>
       </c>
       <c r="B182" t="s">
-        <v>165</v>
+        <v>391</v>
       </c>
       <c r="C182" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="D182" t="s">
-        <v>166</v>
+        <v>29</v>
       </c>
       <c r="E182" t="s">
-        <v>314</v>
+        <v>394</v>
       </c>
       <c r="F182">
-        <v>720</v>
-[...2 lines deleted...]
-        <v>46121</v>
+        <v>634</v>
       </c>
       <c r="I182" s="2">
-        <v>47185</v>
+        <v>47006</v>
       </c>
       <c r="J182" t="s">
-        <v>306</v>
+        <v>204</v>
       </c>
     </row>
     <row r="183" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A183" s="2">
-        <v>46155</v>
+        <v>46160</v>
       </c>
       <c r="B183" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="C183" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="D183" t="s">
-        <v>166</v>
+        <v>39</v>
       </c>
       <c r="E183" t="s">
-        <v>315</v>
+        <v>395</v>
       </c>
       <c r="F183">
-        <v>720</v>
-[...2 lines deleted...]
-        <v>46121</v>
+        <v>219</v>
       </c>
       <c r="I183" s="2">
-        <v>47185</v>
+        <v>46963</v>
       </c>
       <c r="J183" t="s">
-        <v>306</v>
+        <v>396</v>
       </c>
     </row>
     <row r="184" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A184" s="2">
-        <v>46155</v>
+        <v>46160</v>
       </c>
       <c r="B184" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="C184" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="D184" t="s">
-        <v>166</v>
+        <v>39</v>
       </c>
       <c r="E184" t="s">
-        <v>316</v>
+        <v>397</v>
       </c>
       <c r="F184">
-        <v>720</v>
-[...2 lines deleted...]
-        <v>46121</v>
+        <v>800</v>
       </c>
       <c r="I184" s="2">
-        <v>47185</v>
+        <v>47012</v>
       </c>
       <c r="J184" t="s">
-        <v>306</v>
+        <v>398</v>
       </c>
     </row>
     <row r="185" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A185" s="2">
-        <v>46155</v>
+        <v>46160</v>
       </c>
       <c r="B185" t="s">
-        <v>61</v>
+        <v>399</v>
       </c>
       <c r="C185" t="s">
-        <v>11</v>
+        <v>400</v>
       </c>
       <c r="D185" t="s">
-        <v>62</v>
+        <v>401</v>
       </c>
       <c r="E185" t="s">
-        <v>317</v>
+        <v>402</v>
       </c>
       <c r="F185">
-        <v>1794</v>
+        <v>0</v>
       </c>
       <c r="I185" s="2">
-        <v>46553</v>
+        <v>46944</v>
       </c>
       <c r="J185" t="s">
-        <v>318</v>
+        <v>403</v>
       </c>
     </row>
     <row r="186" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A186" s="2">
-        <v>46155</v>
+        <v>46160</v>
       </c>
       <c r="B186" t="s">
-        <v>61</v>
+        <v>404</v>
       </c>
       <c r="C186" t="s">
-        <v>11</v>
+        <v>48</v>
       </c>
       <c r="D186" t="s">
-        <v>62</v>
+        <v>49</v>
       </c>
       <c r="E186" t="s">
-        <v>317</v>
+        <v>50</v>
       </c>
       <c r="F186">
-        <v>1735</v>
+        <v>319</v>
       </c>
       <c r="I186" s="2">
-        <v>46553</v>
+        <v>47160</v>
       </c>
       <c r="J186" t="s">
-        <v>64</v>
+        <v>51</v>
       </c>
     </row>
     <row r="187" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A187" s="2">
-        <v>46155</v>
+        <v>46160</v>
       </c>
       <c r="B187" t="s">
-        <v>61</v>
+        <v>259</v>
       </c>
       <c r="C187" t="s">
-        <v>11</v>
+        <v>260</v>
       </c>
       <c r="D187" t="s">
-        <v>62</v>
+        <v>261</v>
       </c>
       <c r="E187" t="s">
-        <v>319</v>
+        <v>405</v>
       </c>
       <c r="F187">
-        <v>1800</v>
+        <v>146</v>
       </c>
       <c r="I187" s="2">
-        <v>46553</v>
+        <v>47199</v>
       </c>
       <c r="J187" t="s">
-        <v>318</v>
+        <v>263</v>
       </c>
     </row>
     <row r="188" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A188" s="2">
+        <v>46160</v>
+      </c>
+      <c r="B188" t="s">
+        <v>406</v>
+      </c>
+      <c r="C188" t="s">
+        <v>407</v>
+      </c>
+      <c r="D188" t="s">
+        <v>408</v>
+      </c>
+      <c r="E188" t="s">
+        <v>409</v>
+      </c>
+      <c r="F188">
+        <v>3263</v>
+      </c>
+      <c r="H188" s="2">
         <v>46155</v>
       </c>
-      <c r="B188" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I188" s="2">
-        <v>46553</v>
+        <v>47228</v>
       </c>
       <c r="J188" t="s">
-        <v>318</v>
+        <v>410</v>
       </c>
     </row>
     <row r="189" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A189" s="2">
+        <v>46160</v>
+      </c>
+      <c r="B189" t="s">
+        <v>406</v>
+      </c>
+      <c r="C189" t="s">
+        <v>407</v>
+      </c>
+      <c r="D189" t="s">
+        <v>408</v>
+      </c>
+      <c r="E189" t="s">
+        <v>411</v>
+      </c>
+      <c r="F189">
+        <v>1943</v>
+      </c>
+      <c r="H189" s="2">
         <v>46155</v>
       </c>
-      <c r="B189" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I189" s="2">
-        <v>46553</v>
+        <v>47228</v>
       </c>
       <c r="J189" t="s">
-        <v>318</v>
+        <v>410</v>
       </c>
     </row>
     <row r="190" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A190" s="2">
-        <v>46155</v>
+        <v>46160</v>
       </c>
       <c r="B190" t="s">
+        <v>412</v>
+      </c>
+      <c r="C190" t="s">
+        <v>58</v>
+      </c>
+      <c r="D190" t="s">
+        <v>59</v>
+      </c>
+      <c r="E190" t="s">
+        <v>413</v>
+      </c>
+      <c r="F190">
+        <v>264</v>
+      </c>
+      <c r="I190" s="2">
+        <v>46687</v>
+      </c>
+      <c r="J190" t="s">
         <v>61</v>
-      </c>
-[...16 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="191" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A191" s="2">
-        <v>46155</v>
+        <v>46160</v>
       </c>
       <c r="B191" t="s">
-        <v>61</v>
+        <v>116</v>
       </c>
       <c r="C191" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="D191" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="E191" t="s">
-        <v>323</v>
+        <v>414</v>
       </c>
       <c r="F191">
-        <v>1800</v>
+        <v>3823</v>
+      </c>
+      <c r="H191" s="2">
+        <v>45925</v>
       </c>
       <c r="I191" s="2">
-        <v>46582</v>
+        <v>47012</v>
       </c>
       <c r="J191" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
     </row>
     <row r="192" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A192" s="2">
-        <v>46155</v>
+        <v>46160</v>
       </c>
       <c r="B192" t="s">
-        <v>294</v>
+        <v>119</v>
       </c>
       <c r="C192" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
       <c r="D192" t="s">
-        <v>72</v>
+        <v>121</v>
       </c>
       <c r="E192" t="s">
-        <v>324</v>
+        <v>415</v>
       </c>
       <c r="F192">
-        <v>384</v>
-[...2 lines deleted...]
-        <v>46120</v>
+        <v>96</v>
       </c>
       <c r="I192" s="2">
-        <v>47201</v>
+        <v>47185</v>
       </c>
       <c r="J192" t="s">
-        <v>74</v>
+        <v>226</v>
       </c>
     </row>
     <row r="193" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A193" s="2">
-        <v>46155</v>
+        <v>46160</v>
       </c>
       <c r="B193" t="s">
-        <v>294</v>
+        <v>416</v>
       </c>
       <c r="C193" t="s">
-        <v>11</v>
+        <v>417</v>
       </c>
       <c r="D193" t="s">
-        <v>72</v>
+        <v>418</v>
       </c>
       <c r="E193" t="s">
-        <v>325</v>
+        <v>419</v>
       </c>
       <c r="F193">
-        <v>384</v>
-[...2 lines deleted...]
-        <v>46120</v>
+        <v>507</v>
       </c>
       <c r="I193" s="2">
-        <v>47201</v>
+        <v>46548</v>
       </c>
       <c r="J193" t="s">
-        <v>74</v>
+        <v>420</v>
       </c>
     </row>
     <row r="194" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A194" s="2">
-        <v>46155</v>
+        <v>46161</v>
       </c>
       <c r="B194" t="s">
-        <v>287</v>
+        <v>406</v>
       </c>
       <c r="C194" t="s">
-        <v>11</v>
+        <v>407</v>
       </c>
       <c r="D194" t="s">
-        <v>12</v>
+        <v>408</v>
       </c>
       <c r="E194" t="s">
-        <v>326</v>
+        <v>421</v>
       </c>
       <c r="F194">
-        <v>840</v>
+        <v>3360</v>
       </c>
       <c r="H194" s="2">
-        <v>45894</v>
+        <v>46156</v>
       </c>
       <c r="I194" s="2">
-        <v>46963</v>
+        <v>47228</v>
       </c>
       <c r="J194" t="s">
-        <v>312</v>
+        <v>422</v>
       </c>
     </row>
     <row r="195" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A195" s="2">
-        <v>46155</v>
+        <v>46161</v>
       </c>
       <c r="B195" t="s">
-        <v>294</v>
+        <v>406</v>
       </c>
       <c r="C195" t="s">
-        <v>11</v>
+        <v>407</v>
       </c>
       <c r="D195" t="s">
-        <v>72</v>
+        <v>408</v>
       </c>
       <c r="E195" t="s">
-        <v>327</v>
+        <v>423</v>
       </c>
       <c r="F195">
-        <v>384</v>
+        <v>3360</v>
       </c>
       <c r="H195" s="2">
-        <v>46120</v>
+        <v>46156</v>
       </c>
       <c r="I195" s="2">
-        <v>47201</v>
+        <v>47228</v>
       </c>
       <c r="J195" t="s">
-        <v>74</v>
+        <v>422</v>
       </c>
     </row>
     <row r="196" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A196" s="2">
-        <v>46155</v>
+        <v>46162</v>
       </c>
       <c r="B196" t="s">
-        <v>328</v>
+        <v>406</v>
       </c>
       <c r="C196" t="s">
-        <v>11</v>
+        <v>407</v>
       </c>
       <c r="D196" t="s">
-        <v>329</v>
+        <v>408</v>
       </c>
       <c r="E196" t="s">
-        <v>330</v>
+        <v>424</v>
       </c>
       <c r="F196">
-        <v>5184</v>
+        <v>3360</v>
       </c>
       <c r="H196" s="2">
-        <v>46098</v>
+        <v>46156</v>
       </c>
       <c r="I196" s="2">
-        <v>47175</v>
+        <v>47228</v>
       </c>
       <c r="J196" t="s">
-        <v>331</v>
+        <v>422</v>
       </c>
     </row>
     <row r="197" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A197" s="2">
-        <v>46155</v>
+        <v>46162</v>
       </c>
       <c r="B197" t="s">
-        <v>328</v>
+        <v>406</v>
       </c>
       <c r="C197" t="s">
-        <v>11</v>
+        <v>407</v>
       </c>
       <c r="D197" t="s">
-        <v>329</v>
+        <v>408</v>
       </c>
       <c r="E197" t="s">
-        <v>332</v>
+        <v>425</v>
       </c>
       <c r="F197">
-        <v>5184</v>
+        <v>3360</v>
+      </c>
+      <c r="H197" s="2">
+        <v>46156</v>
       </c>
       <c r="I197" s="2">
-        <v>47175</v>
+        <v>47228</v>
       </c>
       <c r="J197" t="s">
-        <v>331</v>
+        <v>422</v>
       </c>
     </row>
     <row r="198" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A198" s="2">
-        <v>46155</v>
+        <v>46162</v>
       </c>
       <c r="B198" t="s">
-        <v>328</v>
+        <v>406</v>
       </c>
       <c r="C198" t="s">
-        <v>11</v>
+        <v>407</v>
       </c>
       <c r="D198" t="s">
-        <v>329</v>
+        <v>408</v>
       </c>
       <c r="E198" t="s">
-        <v>333</v>
+        <v>426</v>
       </c>
       <c r="F198">
-        <v>5179</v>
+        <v>3360</v>
       </c>
       <c r="H198" s="2">
-        <v>46096</v>
+        <v>46156</v>
       </c>
       <c r="I198" s="2">
-        <v>47172</v>
+        <v>47228</v>
       </c>
       <c r="J198" t="s">
-        <v>334</v>
+        <v>422</v>
       </c>
     </row>
     <row r="199" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A199" s="2">
-        <v>46155</v>
+        <v>46162</v>
       </c>
       <c r="B199" t="s">
-        <v>291</v>
+        <v>406</v>
       </c>
       <c r="C199" t="s">
-        <v>11</v>
+        <v>407</v>
       </c>
       <c r="D199" t="s">
-        <v>16</v>
+        <v>408</v>
       </c>
       <c r="E199" t="s">
-        <v>335</v>
+        <v>427</v>
       </c>
       <c r="F199">
-        <v>840</v>
+        <v>3360</v>
       </c>
       <c r="H199" s="2">
-        <v>45889</v>
+        <v>46156</v>
       </c>
       <c r="I199" s="2">
-        <v>46970</v>
+        <v>47228</v>
       </c>
       <c r="J199" t="s">
-        <v>293</v>
+        <v>422</v>
       </c>
     </row>
     <row r="200" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A200" s="2">
-        <v>46155</v>
+        <v>46162</v>
       </c>
       <c r="B200" t="s">
-        <v>291</v>
+        <v>406</v>
       </c>
       <c r="C200" t="s">
-        <v>11</v>
+        <v>407</v>
       </c>
       <c r="D200" t="s">
-        <v>16</v>
+        <v>408</v>
       </c>
       <c r="E200" t="s">
-        <v>336</v>
+        <v>428</v>
       </c>
       <c r="F200">
-        <v>840</v>
+        <v>3360</v>
       </c>
       <c r="H200" s="2">
-        <v>45932</v>
+        <v>46156</v>
       </c>
       <c r="I200" s="2">
-        <v>47018</v>
+        <v>47228</v>
       </c>
       <c r="J200" t="s">
-        <v>304</v>
+        <v>422</v>
       </c>
     </row>
     <row r="201" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A201" s="2">
-        <v>46155</v>
+        <v>46162</v>
       </c>
       <c r="B201" t="s">
-        <v>291</v>
+        <v>406</v>
       </c>
       <c r="C201" t="s">
-        <v>11</v>
+        <v>407</v>
       </c>
       <c r="D201" t="s">
-        <v>16</v>
+        <v>408</v>
       </c>
       <c r="E201" t="s">
-        <v>337</v>
+        <v>429</v>
       </c>
       <c r="F201">
-        <v>840</v>
+        <v>3080</v>
+      </c>
+      <c r="H201" s="2">
+        <v>46156</v>
       </c>
       <c r="I201" s="2">
-        <v>47018</v>
+        <v>47228</v>
       </c>
       <c r="J201" t="s">
-        <v>338</v>
+        <v>422</v>
       </c>
     </row>
     <row r="202" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A202" s="2">
-        <v>46155</v>
+        <v>46164</v>
       </c>
       <c r="B202" t="s">
-        <v>291</v>
+        <v>430</v>
       </c>
       <c r="C202" t="s">
-        <v>11</v>
+        <v>184</v>
       </c>
       <c r="D202" t="s">
-        <v>16</v>
+        <v>185</v>
       </c>
       <c r="E202" t="s">
-        <v>339</v>
+        <v>186</v>
       </c>
       <c r="F202">
-        <v>825</v>
+        <v>3840</v>
       </c>
       <c r="H202" s="2">
-        <v>45932</v>
+        <v>46135</v>
       </c>
       <c r="I202" s="2">
-        <v>47018</v>
+        <v>47228</v>
       </c>
       <c r="J202" t="s">
-        <v>338</v>
+        <v>431</v>
       </c>
     </row>
     <row r="203" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A203" s="2">
-        <v>46155</v>
+        <v>46164</v>
       </c>
       <c r="B203" t="s">
-        <v>294</v>
+        <v>430</v>
       </c>
       <c r="C203" t="s">
-        <v>11</v>
+        <v>184</v>
       </c>
       <c r="D203" t="s">
-        <v>72</v>
+        <v>185</v>
       </c>
       <c r="E203" t="s">
-        <v>340</v>
+        <v>186</v>
       </c>
       <c r="F203">
-        <v>384</v>
+        <v>3840</v>
       </c>
       <c r="H203" s="2">
-        <v>46120</v>
+        <v>46135</v>
       </c>
       <c r="I203" s="2">
-        <v>47201</v>
+        <v>47228</v>
       </c>
       <c r="J203" t="s">
-        <v>74</v>
+        <v>432</v>
       </c>
     </row>
     <row r="204" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A204" s="2">
-        <v>46155</v>
+        <v>46164</v>
       </c>
       <c r="B204" t="s">
-        <v>294</v>
+        <v>430</v>
       </c>
       <c r="C204" t="s">
-        <v>11</v>
+        <v>184</v>
       </c>
       <c r="D204" t="s">
-        <v>72</v>
+        <v>185</v>
       </c>
       <c r="E204" t="s">
-        <v>341</v>
+        <v>186</v>
       </c>
       <c r="F204">
-        <v>384</v>
+        <v>3320</v>
       </c>
       <c r="H204" s="2">
-        <v>46120</v>
+        <v>46135</v>
       </c>
       <c r="I204" s="2">
-        <v>47201</v>
+        <v>47228</v>
       </c>
       <c r="J204" t="s">
-        <v>74</v>
+        <v>431</v>
       </c>
     </row>
     <row r="205" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A205" s="2">
-        <v>46155</v>
+        <v>46164</v>
       </c>
       <c r="B205" t="s">
-        <v>294</v>
+        <v>430</v>
       </c>
       <c r="C205" t="s">
-        <v>11</v>
+        <v>184</v>
       </c>
       <c r="D205" t="s">
-        <v>72</v>
+        <v>185</v>
       </c>
       <c r="E205" t="s">
-        <v>342</v>
+        <v>433</v>
       </c>
       <c r="F205">
-        <v>384</v>
+        <v>3840</v>
       </c>
       <c r="H205" s="2">
-        <v>46120</v>
+        <v>46135</v>
       </c>
       <c r="I205" s="2">
-        <v>47201</v>
+        <v>47230</v>
       </c>
       <c r="J205" t="s">
-        <v>74</v>
+        <v>431</v>
       </c>
     </row>
     <row r="206" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A206" s="2">
-        <v>46155</v>
+        <v>46164</v>
       </c>
       <c r="B206" t="s">
-        <v>343</v>
+        <v>430</v>
       </c>
       <c r="C206" t="s">
-        <v>11</v>
+        <v>184</v>
       </c>
       <c r="D206" t="s">
-        <v>344</v>
+        <v>185</v>
       </c>
       <c r="E206" t="s">
-        <v>345</v>
+        <v>186</v>
       </c>
       <c r="F206">
-        <v>547</v>
+        <v>2360</v>
+      </c>
+      <c r="H206" s="2">
+        <v>46135</v>
       </c>
       <c r="I206" s="2">
-        <v>46742</v>
+        <v>47228</v>
       </c>
       <c r="J206" t="s">
-        <v>346</v>
+        <v>432</v>
       </c>
     </row>
     <row r="207" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A207" s="2">
-        <v>46155</v>
+        <v>46164</v>
       </c>
       <c r="B207" t="s">
-        <v>328</v>
+        <v>430</v>
       </c>
       <c r="C207" t="s">
-        <v>11</v>
+        <v>184</v>
       </c>
       <c r="D207" t="s">
-        <v>329</v>
+        <v>185</v>
       </c>
       <c r="E207" t="s">
-        <v>347</v>
+        <v>434</v>
       </c>
       <c r="F207">
-        <v>4374</v>
+        <v>3840</v>
+      </c>
+      <c r="H207" s="2">
+        <v>46135</v>
       </c>
       <c r="I207" s="2">
-        <v>47173</v>
+        <v>47230</v>
       </c>
       <c r="J207" t="s">
-        <v>334</v>
+        <v>432</v>
       </c>
     </row>
     <row r="208" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A208" s="2">
-        <v>46155</v>
+        <v>46164</v>
       </c>
       <c r="B208" t="s">
-        <v>274</v>
+        <v>430</v>
       </c>
       <c r="C208" t="s">
-        <v>11</v>
+        <v>184</v>
       </c>
       <c r="D208" t="s">
-        <v>20</v>
+        <v>185</v>
       </c>
       <c r="E208" t="s">
-        <v>348</v>
+        <v>115</v>
       </c>
       <c r="F208">
-        <v>840</v>
+        <v>3840</v>
       </c>
       <c r="H208" s="2">
-        <v>45894</v>
+        <v>46135</v>
       </c>
       <c r="I208" s="2">
-        <v>46954</v>
+        <v>47228</v>
       </c>
       <c r="J208" t="s">
-        <v>349</v>
+        <v>432</v>
       </c>
     </row>
     <row r="209" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A209" s="2">
-        <v>46155</v>
+        <v>46164</v>
       </c>
       <c r="B209" t="s">
-        <v>274</v>
+        <v>430</v>
       </c>
       <c r="C209" t="s">
-        <v>11</v>
+        <v>184</v>
       </c>
       <c r="D209" t="s">
-        <v>20</v>
+        <v>185</v>
       </c>
       <c r="E209" t="s">
-        <v>350</v>
+        <v>435</v>
       </c>
       <c r="F209">
-        <v>825</v>
+        <v>3840</v>
       </c>
       <c r="H209" s="2">
-        <v>45891</v>
+        <v>46135</v>
       </c>
       <c r="I209" s="2">
-        <v>46955</v>
+        <v>47230</v>
       </c>
       <c r="J209" t="s">
-        <v>351</v>
+        <v>432</v>
       </c>
     </row>
     <row r="210" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A210" s="2">
-        <v>46156</v>
+        <v>46164</v>
       </c>
       <c r="B210" t="s">
-        <v>352</v>
+        <v>430</v>
       </c>
       <c r="C210" t="s">
-        <v>11</v>
+        <v>184</v>
       </c>
       <c r="D210" t="s">
-        <v>353</v>
+        <v>185</v>
       </c>
       <c r="E210" t="s">
-        <v>354</v>
+        <v>436</v>
       </c>
       <c r="F210">
-        <v>1038</v>
+        <v>3840</v>
       </c>
       <c r="H210" s="2">
-        <v>46050</v>
+        <v>46135</v>
       </c>
       <c r="I210" s="2">
-        <v>47133</v>
+        <v>47230</v>
       </c>
       <c r="J210" t="s">
-        <v>355</v>
+        <v>432</v>
       </c>
     </row>
     <row r="211" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A211" s="2">
-        <v>46156</v>
+        <v>46164</v>
       </c>
       <c r="B211" t="s">
-        <v>352</v>
+        <v>430</v>
       </c>
       <c r="C211" t="s">
-        <v>11</v>
+        <v>184</v>
       </c>
       <c r="D211" t="s">
-        <v>353</v>
+        <v>185</v>
       </c>
       <c r="E211" t="s">
-        <v>356</v>
+        <v>437</v>
       </c>
       <c r="F211">
-        <v>1440</v>
+        <v>839</v>
       </c>
       <c r="H211" s="2">
-        <v>46051</v>
+        <v>46135</v>
       </c>
       <c r="I211" s="2">
-        <v>47133</v>
+        <v>47230</v>
       </c>
       <c r="J211" t="s">
-        <v>357</v>
+        <v>432</v>
       </c>
     </row>
     <row r="212" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A212" s="2">
-        <v>46156</v>
+        <v>46177</v>
       </c>
       <c r="B212" t="s">
-        <v>358</v>
+        <v>438</v>
       </c>
       <c r="C212" t="s">
-        <v>11</v>
+        <v>439</v>
       </c>
       <c r="D212" t="s">
-        <v>359</v>
+        <v>440</v>
       </c>
       <c r="E212" t="s">
-        <v>360</v>
+        <v>441</v>
       </c>
       <c r="F212">
-        <v>12</v>
+        <v>1562</v>
       </c>
       <c r="I212" s="2">
-        <v>47199</v>
+        <v>47266</v>
       </c>
       <c r="J212" t="s">
-        <v>361</v>
+        <v>442</v>
       </c>
     </row>
     <row r="213" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A213" s="2">
-        <v>46156</v>
+        <v>46177</v>
       </c>
       <c r="B213" t="s">
-        <v>358</v>
+        <v>438</v>
       </c>
       <c r="C213" t="s">
-        <v>11</v>
+        <v>439</v>
       </c>
       <c r="D213" t="s">
-        <v>359</v>
+        <v>440</v>
       </c>
       <c r="E213" t="s">
-        <v>362</v>
+        <v>443</v>
       </c>
       <c r="F213">
-        <v>480</v>
+        <v>1920</v>
       </c>
       <c r="I213" s="2">
-        <v>47199</v>
+        <v>47266</v>
       </c>
       <c r="J213" t="s">
-        <v>361</v>
+        <v>442</v>
       </c>
     </row>
     <row r="214" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A214" s="2">
-        <v>46156</v>
+        <v>46177</v>
       </c>
       <c r="B214" t="s">
-        <v>358</v>
+        <v>438</v>
       </c>
       <c r="C214" t="s">
-        <v>11</v>
+        <v>439</v>
       </c>
       <c r="D214" t="s">
-        <v>359</v>
+        <v>440</v>
       </c>
       <c r="E214" t="s">
-        <v>363</v>
+        <v>444</v>
       </c>
       <c r="F214">
-        <v>480</v>
+        <v>1920</v>
       </c>
       <c r="I214" s="2">
-        <v>47199</v>
+        <v>47266</v>
       </c>
       <c r="J214" t="s">
-        <v>361</v>
+        <v>445</v>
       </c>
     </row>
     <row r="215" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A215" s="2">
-        <v>46156</v>
+        <v>46177</v>
       </c>
       <c r="B215" t="s">
-        <v>358</v>
+        <v>438</v>
       </c>
       <c r="C215" t="s">
-        <v>11</v>
+        <v>439</v>
       </c>
       <c r="D215" t="s">
-        <v>359</v>
+        <v>440</v>
       </c>
       <c r="E215" t="s">
-        <v>364</v>
+        <v>446</v>
       </c>
       <c r="F215">
-        <v>480</v>
+        <v>1920</v>
       </c>
       <c r="I215" s="2">
-        <v>47199</v>
+        <v>47266</v>
       </c>
       <c r="J215" t="s">
-        <v>361</v>
+        <v>445</v>
       </c>
     </row>
     <row r="216" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A216" s="2">
-        <v>46156</v>
+        <v>46178</v>
       </c>
       <c r="B216" t="s">
-        <v>358</v>
+        <v>438</v>
       </c>
       <c r="C216" t="s">
-        <v>11</v>
+        <v>439</v>
       </c>
       <c r="D216" t="s">
-        <v>359</v>
+        <v>440</v>
       </c>
       <c r="E216" t="s">
-        <v>365</v>
+        <v>447</v>
       </c>
       <c r="F216">
-        <v>480</v>
+        <v>1200</v>
       </c>
       <c r="I216" s="2">
-        <v>47199</v>
+        <v>47266</v>
       </c>
       <c r="J216" t="s">
-        <v>361</v>
+        <v>448</v>
       </c>
     </row>
     <row r="217" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A217" s="2">
-        <v>46156</v>
+        <v>46178</v>
       </c>
       <c r="B217" t="s">
-        <v>358</v>
+        <v>438</v>
       </c>
       <c r="C217" t="s">
-        <v>11</v>
+        <v>439</v>
       </c>
       <c r="D217" t="s">
-        <v>359</v>
+        <v>440</v>
       </c>
       <c r="E217" t="s">
-        <v>366</v>
+        <v>449</v>
       </c>
       <c r="F217">
-        <v>480</v>
+        <v>1920</v>
       </c>
       <c r="I217" s="2">
-        <v>47199</v>
+        <v>47266</v>
       </c>
       <c r="J217" t="s">
-        <v>361</v>
+        <v>448</v>
       </c>
     </row>
     <row r="218" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A218" s="2">
-        <v>46156</v>
+        <v>46178</v>
       </c>
       <c r="B218" t="s">
-        <v>358</v>
+        <v>438</v>
       </c>
       <c r="C218" t="s">
-        <v>11</v>
+        <v>439</v>
       </c>
       <c r="D218" t="s">
-        <v>359</v>
+        <v>440</v>
       </c>
       <c r="E218" t="s">
-        <v>367</v>
+        <v>450</v>
       </c>
       <c r="F218">
-        <v>480</v>
+        <v>1920</v>
       </c>
       <c r="I218" s="2">
-        <v>47199</v>
+        <v>47266</v>
       </c>
       <c r="J218" t="s">
-        <v>361</v>
+        <v>448</v>
       </c>
     </row>
     <row r="219" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A219" s="2">
-        <v>46156</v>
+        <v>46178</v>
       </c>
       <c r="B219" t="s">
-        <v>358</v>
+        <v>438</v>
       </c>
       <c r="C219" t="s">
-        <v>11</v>
+        <v>439</v>
       </c>
       <c r="D219" t="s">
-        <v>359</v>
+        <v>440</v>
       </c>
       <c r="E219" t="s">
-        <v>368</v>
+        <v>451</v>
       </c>
       <c r="F219">
-        <v>480</v>
+        <v>1920</v>
       </c>
       <c r="I219" s="2">
-        <v>47199</v>
+        <v>47266</v>
       </c>
       <c r="J219" t="s">
-        <v>361</v>
+        <v>452</v>
       </c>
     </row>
     <row r="220" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A220" s="2">
-        <v>46156</v>
+        <v>46178</v>
       </c>
       <c r="B220" t="s">
-        <v>176</v>
+        <v>438</v>
       </c>
       <c r="C220" t="s">
-        <v>11</v>
+        <v>439</v>
       </c>
       <c r="D220" t="s">
-        <v>177</v>
+        <v>440</v>
       </c>
       <c r="E220" t="s">
-        <v>369</v>
+        <v>453</v>
       </c>
       <c r="F220">
-        <v>2044</v>
-[...2 lines deleted...]
-        <v>46091</v>
+        <v>1920</v>
       </c>
       <c r="I220" s="2">
-        <v>47179</v>
+        <v>47266</v>
       </c>
       <c r="J220" t="s">
-        <v>370</v>
+        <v>452</v>
       </c>
     </row>
     <row r="221" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A221" s="2">
-        <v>46156</v>
+        <v>46178</v>
       </c>
       <c r="B221" t="s">
-        <v>371</v>
+        <v>438</v>
       </c>
       <c r="C221" t="s">
-        <v>11</v>
+        <v>439</v>
       </c>
       <c r="D221" t="s">
-        <v>177</v>
+        <v>440</v>
       </c>
       <c r="E221" t="s">
-        <v>369</v>
+        <v>454</v>
       </c>
       <c r="F221">
-        <v>5760</v>
-[...2 lines deleted...]
-        <v>46091</v>
+        <v>1200</v>
       </c>
       <c r="I221" s="2">
-        <v>47179</v>
+        <v>47266</v>
       </c>
       <c r="J221" t="s">
-        <v>370</v>
+        <v>445</v>
       </c>
     </row>
     <row r="222" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A222" s="2">
-        <v>46156</v>
+        <v>46178</v>
       </c>
       <c r="B222" t="s">
-        <v>371</v>
+        <v>438</v>
       </c>
       <c r="C222" t="s">
-        <v>11</v>
+        <v>439</v>
       </c>
       <c r="D222" t="s">
-        <v>177</v>
+        <v>440</v>
       </c>
       <c r="E222" t="s">
-        <v>372</v>
+        <v>455</v>
       </c>
       <c r="F222">
-        <v>3573</v>
-[...2 lines deleted...]
-        <v>46091</v>
+        <v>1200</v>
       </c>
       <c r="I222" s="2">
-        <v>47179</v>
+        <v>47266</v>
       </c>
       <c r="J222" t="s">
-        <v>370</v>
+        <v>452</v>
       </c>
     </row>
     <row r="223" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A223" s="2">
-        <v>46156</v>
+        <v>46182</v>
       </c>
       <c r="B223" t="s">
-        <v>195</v>
+        <v>273</v>
       </c>
       <c r="C223" t="s">
-        <v>11</v>
+        <v>274</v>
       </c>
       <c r="D223" t="s">
-        <v>196</v>
+        <v>275</v>
       </c>
       <c r="E223" t="s">
-        <v>373</v>
+        <v>456</v>
       </c>
       <c r="F223">
-        <v>120</v>
-[...2 lines deleted...]
-        <v>45895</v>
+        <v>5184</v>
       </c>
       <c r="I223" s="2">
-        <v>46948</v>
+        <v>47270</v>
       </c>
       <c r="J223" t="s">
-        <v>198</v>
+        <v>457</v>
       </c>
     </row>
     <row r="224" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A224" s="2">
-        <v>46156</v>
+        <v>46182</v>
       </c>
       <c r="B224" t="s">
-        <v>195</v>
+        <v>273</v>
       </c>
       <c r="C224" t="s">
-        <v>11</v>
+        <v>274</v>
       </c>
       <c r="D224" t="s">
-        <v>196</v>
+        <v>275</v>
       </c>
       <c r="E224" t="s">
-        <v>374</v>
+        <v>458</v>
       </c>
       <c r="F224">
-        <v>120</v>
-[...2 lines deleted...]
-        <v>45895</v>
+        <v>4632</v>
       </c>
       <c r="I224" s="2">
-        <v>46948</v>
+        <v>47270</v>
       </c>
       <c r="J224" t="s">
-        <v>198</v>
+        <v>459</v>
       </c>
     </row>
     <row r="225" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A225" s="2">
-        <v>46156</v>
+        <v>46182</v>
       </c>
       <c r="B225" t="s">
-        <v>195</v>
+        <v>273</v>
       </c>
       <c r="C225" t="s">
-        <v>11</v>
+        <v>274</v>
       </c>
       <c r="D225" t="s">
-        <v>196</v>
+        <v>275</v>
       </c>
       <c r="E225" t="s">
-        <v>375</v>
+        <v>460</v>
       </c>
       <c r="F225">
-        <v>120</v>
-[...2 lines deleted...]
-        <v>45895</v>
+        <v>5184</v>
       </c>
       <c r="I225" s="2">
-        <v>46948</v>
+        <v>47270</v>
       </c>
       <c r="J225" t="s">
-        <v>198</v>
+        <v>459</v>
       </c>
     </row>
     <row r="226" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A226" s="2">
-        <v>46156</v>
+        <v>46182</v>
       </c>
       <c r="B226" t="s">
-        <v>195</v>
+        <v>273</v>
       </c>
       <c r="C226" t="s">
-        <v>11</v>
+        <v>274</v>
       </c>
       <c r="D226" t="s">
-        <v>196</v>
+        <v>275</v>
       </c>
       <c r="E226" t="s">
-        <v>376</v>
+        <v>461</v>
       </c>
       <c r="F226">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>45895</v>
+        <v>5184</v>
       </c>
       <c r="I226" s="2">
-        <v>46948</v>
+        <v>47270</v>
       </c>
       <c r="J226" t="s">
-        <v>198</v>
+        <v>459</v>
       </c>
     </row>
     <row r="227" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A227" s="2">
-        <v>46156</v>
+        <v>46182</v>
       </c>
       <c r="B227" t="s">
-        <v>377</v>
+        <v>438</v>
       </c>
       <c r="C227" t="s">
-        <v>11</v>
+        <v>439</v>
       </c>
       <c r="D227" t="s">
-        <v>32</v>
+        <v>440</v>
       </c>
       <c r="E227" t="s">
-        <v>378</v>
+        <v>462</v>
       </c>
       <c r="F227">
-        <v>1200</v>
+        <v>1920</v>
       </c>
       <c r="I227" s="2">
-        <v>47027</v>
+        <v>47266</v>
       </c>
       <c r="J227" t="s">
-        <v>34</v>
+        <v>463</v>
       </c>
     </row>
     <row r="228" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A228" s="2">
-        <v>46156</v>
+        <v>46182</v>
       </c>
       <c r="B228" t="s">
-        <v>377</v>
+        <v>438</v>
       </c>
       <c r="C228" t="s">
-        <v>11</v>
+        <v>439</v>
       </c>
       <c r="D228" t="s">
-        <v>32</v>
+        <v>440</v>
       </c>
       <c r="E228" t="s">
-        <v>379</v>
+        <v>464</v>
       </c>
       <c r="F228">
-        <v>1200</v>
+        <v>1920</v>
       </c>
       <c r="I228" s="2">
-        <v>47027</v>
+        <v>47266</v>
       </c>
       <c r="J228" t="s">
-        <v>34</v>
+        <v>463</v>
       </c>
     </row>
     <row r="229" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A229" s="2">
-        <v>46156</v>
+        <v>46183</v>
       </c>
       <c r="B229" t="s">
-        <v>377</v>
+        <v>273</v>
       </c>
       <c r="C229" t="s">
-        <v>11</v>
+        <v>274</v>
       </c>
       <c r="D229" t="s">
-        <v>32</v>
+        <v>275</v>
       </c>
       <c r="E229" t="s">
-        <v>380</v>
+        <v>465</v>
       </c>
       <c r="F229">
-        <v>1200</v>
+        <v>3120</v>
       </c>
       <c r="I229" s="2">
-        <v>47027</v>
+        <v>47172</v>
       </c>
       <c r="J229" t="s">
-        <v>34</v>
+        <v>279</v>
       </c>
     </row>
     <row r="230" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A230" s="2">
-        <v>46156</v>
+        <v>46183</v>
       </c>
       <c r="B230" t="s">
-        <v>377</v>
+        <v>273</v>
       </c>
       <c r="C230" t="s">
-        <v>11</v>
+        <v>274</v>
       </c>
       <c r="D230" t="s">
-        <v>32</v>
+        <v>275</v>
       </c>
       <c r="E230" t="s">
-        <v>381</v>
+        <v>466</v>
       </c>
       <c r="F230">
-        <v>1200</v>
+        <v>2069</v>
       </c>
       <c r="I230" s="2">
-        <v>47027</v>
+        <v>47172</v>
       </c>
       <c r="J230" t="s">
-        <v>34</v>
+        <v>279</v>
       </c>
     </row>
     <row r="231" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A231" s="2">
-        <v>46156</v>
+        <v>46183</v>
       </c>
       <c r="B231" t="s">
-        <v>382</v>
+        <v>273</v>
       </c>
       <c r="C231" t="s">
-        <v>11</v>
+        <v>274</v>
       </c>
       <c r="D231" t="s">
-        <v>88</v>
+        <v>275</v>
       </c>
       <c r="E231" t="s">
-        <v>383</v>
+        <v>467</v>
       </c>
       <c r="F231">
-        <v>420</v>
-[...2 lines deleted...]
-        <v>46099</v>
+        <v>5184</v>
       </c>
       <c r="I231" s="2">
-        <v>47186</v>
+        <v>47270</v>
       </c>
       <c r="J231" t="s">
-        <v>90</v>
+        <v>468</v>
       </c>
     </row>
     <row r="232" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A232" s="2">
-        <v>46156</v>
+        <v>46183</v>
       </c>
       <c r="B232" t="s">
-        <v>382</v>
+        <v>273</v>
       </c>
       <c r="C232" t="s">
-        <v>11</v>
+        <v>274</v>
       </c>
       <c r="D232" t="s">
-        <v>88</v>
+        <v>275</v>
       </c>
       <c r="E232" t="s">
-        <v>384</v>
+        <v>469</v>
       </c>
       <c r="F232">
-        <v>420</v>
-[...2 lines deleted...]
-        <v>46099</v>
+        <v>5184</v>
       </c>
       <c r="I232" s="2">
-        <v>47186</v>
+        <v>47270</v>
       </c>
       <c r="J232" t="s">
-        <v>90</v>
+        <v>468</v>
       </c>
     </row>
     <row r="233" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A233" s="2">
-        <v>46156</v>
+        <v>46183</v>
       </c>
       <c r="B233" t="s">
-        <v>382</v>
+        <v>273</v>
       </c>
       <c r="C233" t="s">
-        <v>11</v>
+        <v>274</v>
       </c>
       <c r="D233" t="s">
-        <v>88</v>
+        <v>275</v>
       </c>
       <c r="E233" t="s">
-        <v>385</v>
+        <v>470</v>
       </c>
       <c r="F233">
-        <v>420</v>
-[...2 lines deleted...]
-        <v>46099</v>
+        <v>5184</v>
       </c>
       <c r="I233" s="2">
-        <v>47186</v>
+        <v>47270</v>
       </c>
       <c r="J233" t="s">
-        <v>90</v>
+        <v>457</v>
       </c>
     </row>
     <row r="234" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A234" s="2">
-        <v>46156</v>
+        <v>46183</v>
       </c>
       <c r="B234" t="s">
-        <v>382</v>
+        <v>273</v>
       </c>
       <c r="C234" t="s">
-        <v>11</v>
+        <v>274</v>
       </c>
       <c r="D234" t="s">
-        <v>88</v>
+        <v>275</v>
       </c>
       <c r="E234" t="s">
-        <v>386</v>
+        <v>471</v>
       </c>
       <c r="F234">
-        <v>420</v>
-[...2 lines deleted...]
-        <v>46099</v>
+        <v>5184</v>
       </c>
       <c r="I234" s="2">
-        <v>47186</v>
+        <v>47270</v>
       </c>
       <c r="J234" t="s">
-        <v>90</v>
+        <v>472</v>
       </c>
     </row>
     <row r="235" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A235" s="2">
-        <v>46156</v>
+        <v>46183</v>
       </c>
       <c r="B235" t="s">
-        <v>382</v>
+        <v>273</v>
       </c>
       <c r="C235" t="s">
-        <v>11</v>
+        <v>274</v>
       </c>
       <c r="D235" t="s">
-        <v>88</v>
+        <v>275</v>
       </c>
       <c r="E235" t="s">
-        <v>387</v>
+        <v>473</v>
       </c>
       <c r="F235">
-        <v>420</v>
-[...2 lines deleted...]
-        <v>46099</v>
+        <v>4632</v>
       </c>
       <c r="I235" s="2">
-        <v>47186</v>
+        <v>47270</v>
       </c>
       <c r="J235" t="s">
-        <v>90</v>
+        <v>457</v>
       </c>
     </row>
     <row r="236" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A236" s="2">
-        <v>46156</v>
+        <v>46184</v>
       </c>
       <c r="B236" t="s">
-        <v>382</v>
+        <v>273</v>
       </c>
       <c r="C236" t="s">
-        <v>11</v>
+        <v>274</v>
       </c>
       <c r="D236" t="s">
-        <v>88</v>
+        <v>275</v>
       </c>
       <c r="E236" t="s">
-        <v>388</v>
+        <v>474</v>
       </c>
       <c r="F236">
-        <v>420</v>
-[...2 lines deleted...]
-        <v>46099</v>
+        <v>4632</v>
       </c>
       <c r="I236" s="2">
-        <v>47186</v>
+        <v>47270</v>
       </c>
       <c r="J236" t="s">
-        <v>90</v>
+        <v>468</v>
       </c>
     </row>
     <row r="237" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A237" s="2">
-        <v>46156</v>
+        <v>46184</v>
       </c>
       <c r="B237" t="s">
-        <v>382</v>
+        <v>273</v>
       </c>
       <c r="C237" t="s">
-        <v>11</v>
+        <v>274</v>
       </c>
       <c r="D237" t="s">
-        <v>88</v>
+        <v>275</v>
       </c>
       <c r="E237" t="s">
-        <v>389</v>
+        <v>475</v>
       </c>
       <c r="F237">
-        <v>420</v>
-[...2 lines deleted...]
-        <v>46099</v>
+        <v>5184</v>
       </c>
       <c r="I237" s="2">
-        <v>47186</v>
+        <v>47270</v>
       </c>
       <c r="J237" t="s">
-        <v>90</v>
+        <v>472</v>
       </c>
     </row>
     <row r="238" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A238" s="2">
-        <v>46156</v>
+        <v>46185</v>
       </c>
       <c r="B238" t="s">
-        <v>382</v>
+        <v>110</v>
       </c>
       <c r="C238" t="s">
-        <v>11</v>
+        <v>111</v>
       </c>
       <c r="D238" t="s">
-        <v>88</v>
+        <v>112</v>
       </c>
       <c r="E238" t="s">
-        <v>390</v>
+        <v>476</v>
       </c>
       <c r="F238">
-        <v>420</v>
+        <v>2920</v>
       </c>
       <c r="H238" s="2">
-        <v>46099</v>
+        <v>46184</v>
       </c>
       <c r="I238" s="2">
-        <v>47186</v>
+        <v>47255</v>
       </c>
       <c r="J238" t="s">
-        <v>90</v>
+        <v>477</v>
       </c>
     </row>
     <row r="239" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A239" s="2">
-        <v>46156</v>
+        <v>46185</v>
       </c>
       <c r="B239" t="s">
-        <v>382</v>
+        <v>110</v>
       </c>
       <c r="C239" t="s">
-        <v>11</v>
+        <v>111</v>
       </c>
       <c r="D239" t="s">
-        <v>88</v>
+        <v>112</v>
       </c>
       <c r="E239" t="s">
-        <v>391</v>
+        <v>478</v>
       </c>
       <c r="F239">
-        <v>420</v>
+        <v>3360</v>
       </c>
       <c r="H239" s="2">
-        <v>46099</v>
+        <v>46183</v>
       </c>
       <c r="I239" s="2">
-        <v>47186</v>
+        <v>47255</v>
       </c>
       <c r="J239" t="s">
-        <v>90</v>
+        <v>477</v>
       </c>
     </row>
     <row r="240" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A240" s="2">
-        <v>46156</v>
+        <v>46185</v>
       </c>
       <c r="B240" t="s">
-        <v>382</v>
+        <v>110</v>
       </c>
       <c r="C240" t="s">
-        <v>11</v>
+        <v>111</v>
       </c>
       <c r="D240" t="s">
-        <v>88</v>
+        <v>112</v>
       </c>
       <c r="E240" t="s">
-        <v>392</v>
+        <v>479</v>
       </c>
       <c r="F240">
-        <v>328</v>
+        <v>3360</v>
       </c>
       <c r="H240" s="2">
-        <v>46099</v>
+        <v>46183</v>
       </c>
       <c r="I240" s="2">
-        <v>47186</v>
+        <v>47255</v>
       </c>
       <c r="J240" t="s">
-        <v>90</v>
+        <v>477</v>
       </c>
     </row>
     <row r="241" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A241" s="2">
-        <v>46156</v>
+        <v>46185</v>
       </c>
       <c r="B241" t="s">
-        <v>156</v>
+        <v>110</v>
       </c>
       <c r="C241" t="s">
-        <v>11</v>
+        <v>111</v>
       </c>
       <c r="D241" t="s">
-        <v>46</v>
+        <v>112</v>
       </c>
       <c r="E241" t="s">
-        <v>393</v>
+        <v>480</v>
       </c>
       <c r="F241">
-        <v>826</v>
+        <v>3360</v>
+      </c>
+      <c r="H241" s="2">
+        <v>46183</v>
       </c>
       <c r="I241" s="2">
-        <v>47013</v>
+        <v>47255</v>
       </c>
       <c r="J241" t="s">
-        <v>48</v>
+        <v>477</v>
       </c>
     </row>
     <row r="242" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A242" s="2">
-        <v>46156</v>
+        <v>46188</v>
       </c>
       <c r="B242" t="s">
-        <v>142</v>
+        <v>273</v>
       </c>
       <c r="C242" t="s">
-        <v>11</v>
+        <v>274</v>
       </c>
       <c r="D242" t="s">
-        <v>143</v>
+        <v>275</v>
       </c>
       <c r="E242" t="s">
-        <v>394</v>
+        <v>481</v>
       </c>
       <c r="F242">
-        <v>2800</v>
+        <v>4632</v>
       </c>
       <c r="H242" s="2">
-        <v>46099</v>
+        <v>46181</v>
       </c>
       <c r="I242" s="2">
-        <v>47196</v>
+        <v>47270</v>
       </c>
       <c r="J242" t="s">
-        <v>395</v>
+        <v>472</v>
       </c>
     </row>
     <row r="243" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A243" s="2">
-        <v>46156</v>
+        <v>46188</v>
       </c>
       <c r="B243" t="s">
-        <v>396</v>
+        <v>482</v>
       </c>
       <c r="C243" t="s">
-        <v>11</v>
+        <v>378</v>
       </c>
       <c r="D243" t="s">
-        <v>135</v>
+        <v>379</v>
       </c>
       <c r="E243" t="s">
-        <v>397</v>
+        <v>483</v>
       </c>
       <c r="F243">
-        <v>222</v>
+        <v>1640</v>
       </c>
       <c r="H243" s="2">
-        <v>46127</v>
+        <v>46185</v>
       </c>
       <c r="I243" s="2">
-        <v>46857</v>
+        <v>47252</v>
       </c>
       <c r="J243" t="s">
-        <v>137</v>
+        <v>484</v>
       </c>
     </row>
     <row r="244" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A244" s="2">
-        <v>46156</v>
+        <v>46188</v>
       </c>
       <c r="B244" t="s">
-        <v>131</v>
+        <v>482</v>
       </c>
       <c r="C244" t="s">
-        <v>11</v>
+        <v>378</v>
       </c>
       <c r="D244" t="s">
-        <v>80</v>
+        <v>379</v>
       </c>
       <c r="E244" t="s">
-        <v>398</v>
+        <v>485</v>
       </c>
       <c r="F244">
-        <v>2016</v>
+        <v>3360</v>
       </c>
       <c r="H244" s="2">
-        <v>45868</v>
+        <v>46185</v>
       </c>
       <c r="I244" s="2">
-        <v>46942</v>
+        <v>47252</v>
       </c>
       <c r="J244" t="s">
-        <v>133</v>
+        <v>484</v>
       </c>
     </row>
     <row r="245" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A245" s="2">
-        <v>46156</v>
+        <v>46188</v>
       </c>
       <c r="B245" t="s">
-        <v>131</v>
+        <v>438</v>
       </c>
       <c r="C245" t="s">
-        <v>11</v>
+        <v>439</v>
       </c>
       <c r="D245" t="s">
-        <v>80</v>
+        <v>440</v>
       </c>
       <c r="E245" t="s">
-        <v>399</v>
+        <v>486</v>
       </c>
       <c r="F245">
-        <v>1932</v>
+        <v>400</v>
       </c>
       <c r="H245" s="2">
-        <v>45888</v>
+        <v>46177</v>
       </c>
       <c r="I245" s="2">
-        <v>46942</v>
+        <v>47266</v>
       </c>
       <c r="J245" t="s">
-        <v>82</v>
+        <v>463</v>
       </c>
     </row>
     <row r="246" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A246" s="2">
-        <v>46156</v>
+        <v>46199</v>
       </c>
       <c r="B246" t="s">
-        <v>131</v>
+        <v>487</v>
       </c>
       <c r="C246" t="s">
-        <v>11</v>
+        <v>488</v>
       </c>
       <c r="D246" t="s">
-        <v>80</v>
+        <v>489</v>
       </c>
       <c r="E246" t="s">
-        <v>400</v>
+        <v>490</v>
       </c>
       <c r="F246">
-        <v>1765</v>
+        <v>183</v>
+      </c>
+      <c r="H246" s="2">
+        <v>46135</v>
       </c>
       <c r="I246" s="2">
-        <v>46810</v>
+        <v>47229</v>
       </c>
       <c r="J246" t="s">
-        <v>401</v>
+        <v>491</v>
       </c>
     </row>
     <row r="247" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A247" s="2">
-        <v>46156</v>
+        <v>46199</v>
       </c>
       <c r="B247" t="s">
-        <v>53</v>
+        <v>487</v>
       </c>
       <c r="C247" t="s">
-        <v>11</v>
+        <v>488</v>
       </c>
       <c r="D247" t="s">
-        <v>54</v>
+        <v>489</v>
       </c>
       <c r="E247" t="s">
-        <v>402</v>
+        <v>492</v>
       </c>
       <c r="F247">
-        <v>2420</v>
+        <v>320</v>
       </c>
       <c r="H247" s="2">
-        <v>45820</v>
+        <v>46135</v>
       </c>
       <c r="I247" s="2">
-        <v>46915</v>
+        <v>47230</v>
       </c>
       <c r="J247" t="s">
-        <v>56</v>
+        <v>491</v>
       </c>
     </row>
     <row r="248" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A248" s="2">
-        <v>46156</v>
+        <v>46199</v>
       </c>
       <c r="B248" t="s">
-        <v>156</v>
+        <v>487</v>
       </c>
       <c r="C248" t="s">
-        <v>11</v>
+        <v>488</v>
       </c>
       <c r="D248" t="s">
-        <v>46</v>
+        <v>489</v>
       </c>
       <c r="E248" t="s">
-        <v>403</v>
+        <v>492</v>
       </c>
       <c r="F248">
-        <v>840</v>
+        <v>320</v>
       </c>
       <c r="H248" s="2">
-        <v>45924</v>
+        <v>46135</v>
       </c>
       <c r="I248" s="2">
-        <v>47013</v>
+        <v>47230</v>
       </c>
       <c r="J248" t="s">
-        <v>48</v>
+        <v>491</v>
       </c>
     </row>
     <row r="249" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A249" s="2">
-        <v>46156</v>
+        <v>46199</v>
       </c>
       <c r="B249" t="s">
-        <v>396</v>
+        <v>487</v>
       </c>
       <c r="C249" t="s">
-        <v>11</v>
+        <v>488</v>
       </c>
       <c r="D249" t="s">
-        <v>135</v>
+        <v>489</v>
       </c>
       <c r="E249" t="s">
-        <v>404</v>
+        <v>492</v>
       </c>
       <c r="F249">
-        <v>1800</v>
+        <v>320</v>
       </c>
       <c r="H249" s="2">
-        <v>46127</v>
+        <v>46135</v>
       </c>
       <c r="I249" s="2">
-        <v>46857</v>
+        <v>47230</v>
       </c>
       <c r="J249" t="s">
-        <v>137</v>
+        <v>491</v>
       </c>
     </row>
     <row r="250" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A250" s="2">
-        <v>46156</v>
+        <v>46199</v>
       </c>
       <c r="B250" t="s">
-        <v>156</v>
+        <v>487</v>
       </c>
       <c r="C250" t="s">
-        <v>11</v>
+        <v>488</v>
       </c>
       <c r="D250" t="s">
-        <v>46</v>
+        <v>489</v>
       </c>
       <c r="E250" t="s">
-        <v>405</v>
+        <v>492</v>
       </c>
       <c r="F250">
-        <v>800</v>
+        <v>320</v>
       </c>
       <c r="H250" s="2">
-        <v>45925</v>
+        <v>46135</v>
       </c>
       <c r="I250" s="2">
-        <v>47013</v>
+        <v>47230</v>
       </c>
       <c r="J250" t="s">
-        <v>48</v>
+        <v>491</v>
       </c>
     </row>
     <row r="251" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A251" s="2">
-        <v>46157</v>
+        <v>46199</v>
       </c>
       <c r="B251" t="s">
-        <v>103</v>
+        <v>487</v>
       </c>
       <c r="C251" t="s">
-        <v>11</v>
+        <v>488</v>
       </c>
       <c r="D251" t="s">
-        <v>104</v>
+        <v>489</v>
       </c>
       <c r="E251" t="s">
-        <v>406</v>
+        <v>492</v>
       </c>
       <c r="F251">
-        <v>630</v>
+        <v>320</v>
       </c>
       <c r="H251" s="2">
-        <v>46126</v>
+        <v>46135</v>
       </c>
       <c r="I251" s="2">
-        <v>47213</v>
+        <v>47230</v>
       </c>
       <c r="J251" t="s">
-        <v>249</v>
+        <v>491</v>
       </c>
     </row>
     <row r="252" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A252" s="2">
-        <v>46157</v>
+        <v>46199</v>
       </c>
       <c r="B252" t="s">
-        <v>103</v>
+        <v>487</v>
       </c>
       <c r="C252" t="s">
-        <v>11</v>
+        <v>488</v>
       </c>
       <c r="D252" t="s">
-        <v>104</v>
+        <v>489</v>
       </c>
       <c r="E252" t="s">
-        <v>407</v>
+        <v>492</v>
       </c>
       <c r="F252">
-        <v>630</v>
+        <v>320</v>
       </c>
       <c r="H252" s="2">
-        <v>46126</v>
+        <v>46135</v>
       </c>
       <c r="I252" s="2">
-        <v>47213</v>
+        <v>47230</v>
       </c>
       <c r="J252" t="s">
-        <v>249</v>
+        <v>491</v>
       </c>
     </row>
     <row r="253" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A253" s="2">
-        <v>46157</v>
+        <v>46199</v>
       </c>
       <c r="B253" t="s">
-        <v>103</v>
+        <v>487</v>
       </c>
       <c r="C253" t="s">
-        <v>11</v>
+        <v>488</v>
       </c>
       <c r="D253" t="s">
-        <v>104</v>
+        <v>489</v>
       </c>
       <c r="E253" t="s">
-        <v>408</v>
+        <v>492</v>
       </c>
       <c r="F253">
-        <v>630</v>
+        <v>320</v>
       </c>
       <c r="H253" s="2">
-        <v>46126</v>
+        <v>46135</v>
       </c>
       <c r="I253" s="2">
-        <v>47213</v>
+        <v>47230</v>
       </c>
       <c r="J253" t="s">
-        <v>249</v>
+        <v>491</v>
       </c>
     </row>
     <row r="254" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A254" s="2">
-        <v>46157</v>
+        <v>46199</v>
       </c>
       <c r="B254" t="s">
-        <v>103</v>
+        <v>487</v>
       </c>
       <c r="C254" t="s">
-        <v>11</v>
+        <v>488</v>
       </c>
       <c r="D254" t="s">
-        <v>104</v>
+        <v>489</v>
       </c>
       <c r="E254" t="s">
-        <v>409</v>
+        <v>492</v>
       </c>
       <c r="F254">
-        <v>630</v>
+        <v>320</v>
       </c>
       <c r="H254" s="2">
-        <v>46126</v>
+        <v>46135</v>
       </c>
       <c r="I254" s="2">
-        <v>47213</v>
+        <v>47230</v>
       </c>
       <c r="J254" t="s">
-        <v>249</v>
+        <v>491</v>
       </c>
     </row>
     <row r="255" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A255" s="2">
-        <v>46157</v>
+        <v>46199</v>
       </c>
       <c r="B255" t="s">
-        <v>61</v>
+        <v>487</v>
       </c>
       <c r="C255" t="s">
-        <v>11</v>
+        <v>488</v>
       </c>
       <c r="D255" t="s">
-        <v>62</v>
+        <v>489</v>
       </c>
       <c r="E255" t="s">
-        <v>410</v>
+        <v>492</v>
       </c>
       <c r="F255">
-        <v>1631</v>
+        <v>320</v>
+      </c>
+      <c r="H255" s="2">
+        <v>46135</v>
       </c>
       <c r="I255" s="2">
-        <v>46577</v>
+        <v>47230</v>
       </c>
       <c r="J255" t="s">
-        <v>411</v>
+        <v>491</v>
       </c>
     </row>
     <row r="256" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A256" s="2">
-        <v>46157</v>
+        <v>46199</v>
       </c>
       <c r="B256" t="s">
-        <v>412</v>
+        <v>487</v>
       </c>
       <c r="C256" t="s">
-        <v>11</v>
+        <v>488</v>
       </c>
       <c r="D256" t="s">
-        <v>96</v>
+        <v>489</v>
       </c>
       <c r="E256" t="s">
-        <v>413</v>
+        <v>492</v>
       </c>
       <c r="F256">
-        <v>1152</v>
+        <v>320</v>
       </c>
       <c r="H256" s="2">
-        <v>45867</v>
+        <v>46135</v>
       </c>
       <c r="I256" s="2">
-        <v>46933</v>
+        <v>47230</v>
       </c>
       <c r="J256" t="s">
-        <v>414</v>
+        <v>491</v>
       </c>
     </row>
     <row r="257" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A257" s="2">
-        <v>46157</v>
+        <v>46199</v>
       </c>
       <c r="B257" t="s">
-        <v>103</v>
+        <v>487</v>
       </c>
       <c r="C257" t="s">
-        <v>11</v>
+        <v>488</v>
       </c>
       <c r="D257" t="s">
-        <v>104</v>
+        <v>489</v>
       </c>
       <c r="E257" t="s">
-        <v>415</v>
+        <v>492</v>
       </c>
       <c r="F257">
-        <v>330</v>
+        <v>320</v>
       </c>
       <c r="H257" s="2">
-        <v>46126</v>
+        <v>46135</v>
       </c>
       <c r="I257" s="2">
-        <v>47213</v>
+        <v>47230</v>
       </c>
       <c r="J257" t="s">
-        <v>249</v>
+        <v>491</v>
       </c>
     </row>
     <row r="258" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A258" s="2">
-        <v>46157</v>
+        <v>46199</v>
       </c>
       <c r="B258" t="s">
-        <v>412</v>
+        <v>487</v>
       </c>
       <c r="C258" t="s">
-        <v>11</v>
+        <v>488</v>
       </c>
       <c r="D258" t="s">
-        <v>96</v>
+        <v>489</v>
       </c>
       <c r="E258" t="s">
-        <v>416</v>
+        <v>492</v>
       </c>
       <c r="F258">
-        <v>1250</v>
+        <v>320</v>
       </c>
       <c r="H258" s="2">
-        <v>45867</v>
+        <v>46135</v>
       </c>
       <c r="I258" s="2">
-        <v>46933</v>
+        <v>47230</v>
       </c>
       <c r="J258" t="s">
-        <v>98</v>
+        <v>491</v>
       </c>
     </row>
     <row r="259" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A259" s="2">
-        <v>46157</v>
+        <v>46199</v>
       </c>
       <c r="B259" t="s">
-        <v>39</v>
+        <v>487</v>
       </c>
       <c r="C259" t="s">
-        <v>11</v>
+        <v>488</v>
       </c>
       <c r="D259" t="s">
-        <v>40</v>
+        <v>489</v>
       </c>
       <c r="E259" t="s">
-        <v>417</v>
+        <v>492</v>
       </c>
       <c r="F259">
-        <v>960</v>
+        <v>320</v>
+      </c>
+      <c r="H259" s="2">
+        <v>46135</v>
       </c>
       <c r="I259" s="2">
-        <v>46705</v>
+        <v>47230</v>
       </c>
       <c r="J259" t="s">
-        <v>42</v>
+        <v>491</v>
       </c>
     </row>
     <row r="260" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A260" s="2">
-        <v>46157</v>
+        <v>46199</v>
       </c>
       <c r="B260" t="s">
-        <v>39</v>
+        <v>487</v>
       </c>
       <c r="C260" t="s">
-        <v>11</v>
+        <v>488</v>
       </c>
       <c r="D260" t="s">
-        <v>40</v>
+        <v>489</v>
       </c>
       <c r="E260" t="s">
-        <v>418</v>
+        <v>492</v>
       </c>
       <c r="F260">
-        <v>960</v>
+        <v>320</v>
+      </c>
+      <c r="H260" s="2">
+        <v>46135</v>
       </c>
       <c r="I260" s="2">
-        <v>46705</v>
+        <v>47230</v>
       </c>
       <c r="J260" t="s">
-        <v>42</v>
+        <v>491</v>
       </c>
     </row>
     <row r="261" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A261" s="2">
-        <v>46157</v>
+        <v>46199</v>
       </c>
       <c r="B261" t="s">
-        <v>39</v>
+        <v>487</v>
       </c>
       <c r="C261" t="s">
-        <v>11</v>
+        <v>488</v>
       </c>
       <c r="D261" t="s">
-        <v>40</v>
+        <v>489</v>
       </c>
       <c r="E261" t="s">
-        <v>419</v>
+        <v>492</v>
       </c>
       <c r="F261">
-        <v>960</v>
+        <v>320</v>
+      </c>
+      <c r="H261" s="2">
+        <v>46135</v>
       </c>
       <c r="I261" s="2">
-        <v>46705</v>
+        <v>47230</v>
       </c>
       <c r="J261" t="s">
-        <v>42</v>
+        <v>491</v>
       </c>
     </row>
     <row r="262" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A262" s="2">
-        <v>46157</v>
+        <v>46199</v>
       </c>
       <c r="B262" t="s">
-        <v>420</v>
+        <v>487</v>
       </c>
       <c r="C262" t="s">
-        <v>11</v>
+        <v>488</v>
       </c>
       <c r="D262" t="s">
-        <v>421</v>
+        <v>489</v>
       </c>
       <c r="E262" t="s">
-        <v>422</v>
+        <v>492</v>
       </c>
       <c r="F262">
-        <v>5184</v>
+        <v>320</v>
       </c>
       <c r="H262" s="2">
-        <v>46084</v>
+        <v>46135</v>
       </c>
       <c r="I262" s="2">
-        <v>47173</v>
+        <v>47230</v>
       </c>
       <c r="J262" t="s">
-        <v>423</v>
+        <v>491</v>
       </c>
     </row>
     <row r="263" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A263" s="2">
-        <v>46157</v>
+        <v>46199</v>
       </c>
       <c r="B263" t="s">
-        <v>420</v>
+        <v>487</v>
       </c>
       <c r="C263" t="s">
-        <v>11</v>
+        <v>488</v>
       </c>
       <c r="D263" t="s">
-        <v>421</v>
+        <v>489</v>
       </c>
       <c r="E263" t="s">
-        <v>424</v>
+        <v>492</v>
       </c>
       <c r="F263">
-        <v>5184</v>
+        <v>320</v>
       </c>
       <c r="H263" s="2">
-        <v>46084</v>
+        <v>46135</v>
       </c>
       <c r="I263" s="2">
-        <v>47173</v>
+        <v>47230</v>
       </c>
       <c r="J263" t="s">
-        <v>425</v>
+        <v>491</v>
       </c>
     </row>
     <row r="264" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A264" s="2">
-        <v>46157</v>
+        <v>46199</v>
       </c>
       <c r="B264" t="s">
-        <v>420</v>
+        <v>487</v>
       </c>
       <c r="C264" t="s">
-        <v>11</v>
+        <v>488</v>
       </c>
       <c r="D264" t="s">
-        <v>421</v>
+        <v>489</v>
       </c>
       <c r="E264" t="s">
-        <v>426</v>
+        <v>492</v>
       </c>
       <c r="F264">
-        <v>4176</v>
+        <v>320</v>
       </c>
       <c r="H264" s="2">
-        <v>46084</v>
+        <v>46135</v>
       </c>
       <c r="I264" s="2">
-        <v>47173</v>
+        <v>47230</v>
       </c>
       <c r="J264" t="s">
-        <v>423</v>
+        <v>491</v>
       </c>
     </row>
     <row r="265" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A265" s="2">
-        <v>46157</v>
+        <v>46199</v>
       </c>
       <c r="B265" t="s">
-        <v>420</v>
+        <v>487</v>
       </c>
       <c r="C265" t="s">
-        <v>11</v>
+        <v>488</v>
       </c>
       <c r="D265" t="s">
-        <v>421</v>
+        <v>489</v>
       </c>
       <c r="E265" t="s">
-        <v>427</v>
+        <v>492</v>
       </c>
       <c r="F265">
-        <v>2096</v>
+        <v>320</v>
       </c>
       <c r="H265" s="2">
-        <v>46084</v>
+        <v>46135</v>
       </c>
       <c r="I265" s="2">
-        <v>47173</v>
+        <v>47230</v>
       </c>
       <c r="J265" t="s">
-        <v>425</v>
+        <v>491</v>
       </c>
     </row>
     <row r="266" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A266" s="2">
-        <v>46157</v>
+        <v>46199</v>
       </c>
       <c r="B266" t="s">
-        <v>420</v>
+        <v>487</v>
       </c>
       <c r="C266" t="s">
-        <v>11</v>
+        <v>488</v>
       </c>
       <c r="D266" t="s">
-        <v>421</v>
+        <v>489</v>
       </c>
       <c r="E266" t="s">
-        <v>428</v>
+        <v>492</v>
       </c>
       <c r="F266">
-        <v>5184</v>
+        <v>320</v>
       </c>
       <c r="H266" s="2">
-        <v>46084</v>
+        <v>46135</v>
       </c>
       <c r="I266" s="2">
-        <v>47173</v>
+        <v>47230</v>
       </c>
       <c r="J266" t="s">
-        <v>423</v>
+        <v>491</v>
       </c>
     </row>
     <row r="267" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A267" s="2">
-        <v>46157</v>
+        <v>46199</v>
       </c>
       <c r="B267" t="s">
-        <v>420</v>
+        <v>487</v>
       </c>
       <c r="C267" t="s">
-        <v>11</v>
+        <v>488</v>
       </c>
       <c r="D267" t="s">
-        <v>421</v>
+        <v>489</v>
       </c>
       <c r="E267" t="s">
-        <v>429</v>
+        <v>492</v>
       </c>
       <c r="F267">
-        <v>4162</v>
+        <v>320</v>
       </c>
       <c r="H267" s="2">
-        <v>46084</v>
+        <v>46135</v>
       </c>
       <c r="I267" s="2">
-        <v>47172</v>
+        <v>47230</v>
       </c>
       <c r="J267" t="s">
-        <v>430</v>
+        <v>491</v>
       </c>
     </row>
     <row r="268" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A268" s="2">
-        <v>46157</v>
+        <v>46199</v>
       </c>
       <c r="B268" t="s">
-        <v>420</v>
+        <v>487</v>
       </c>
       <c r="C268" t="s">
-        <v>11</v>
+        <v>488</v>
       </c>
       <c r="D268" t="s">
-        <v>421</v>
+        <v>489</v>
       </c>
       <c r="E268" t="s">
-        <v>431</v>
+        <v>492</v>
       </c>
       <c r="F268">
-        <v>5184</v>
+        <v>320</v>
       </c>
       <c r="H268" s="2">
-        <v>46084</v>
+        <v>46135</v>
       </c>
       <c r="I268" s="2">
-        <v>47172</v>
+        <v>47230</v>
       </c>
       <c r="J268" t="s">
-        <v>432</v>
+        <v>491</v>
       </c>
     </row>
     <row r="269" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A269" s="2">
-        <v>46157</v>
+        <v>46199</v>
       </c>
       <c r="B269" t="s">
-        <v>420</v>
+        <v>487</v>
       </c>
       <c r="C269" t="s">
-        <v>11</v>
+        <v>488</v>
       </c>
       <c r="D269" t="s">
-        <v>421</v>
+        <v>489</v>
       </c>
       <c r="E269" t="s">
-        <v>433</v>
+        <v>492</v>
       </c>
       <c r="F269">
-        <v>3874</v>
+        <v>320</v>
       </c>
       <c r="H269" s="2">
-        <v>46084</v>
+        <v>46135</v>
       </c>
       <c r="I269" s="2">
-        <v>47172</v>
+        <v>47230</v>
       </c>
       <c r="J269" t="s">
-        <v>432</v>
+        <v>491</v>
       </c>
     </row>
     <row r="270" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A270" s="2">
-        <v>46157</v>
+        <v>46199</v>
       </c>
       <c r="B270" t="s">
-        <v>434</v>
+        <v>487</v>
       </c>
       <c r="C270" t="s">
-        <v>11</v>
+        <v>488</v>
       </c>
       <c r="D270" t="s">
-        <v>16</v>
+        <v>489</v>
       </c>
       <c r="E270" t="s">
-        <v>435</v>
+        <v>492</v>
       </c>
       <c r="F270">
-        <v>825</v>
+        <v>320</v>
       </c>
       <c r="H270" s="2">
-        <v>45932</v>
+        <v>46135</v>
       </c>
       <c r="I270" s="2">
-        <v>47018</v>
+        <v>47230</v>
       </c>
       <c r="J270" t="s">
-        <v>148</v>
+        <v>491</v>
       </c>
     </row>
     <row r="271" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A271" s="2">
-        <v>46157</v>
+        <v>46199</v>
       </c>
       <c r="B271" t="s">
-        <v>436</v>
+        <v>487</v>
       </c>
       <c r="C271" t="s">
-        <v>11</v>
+        <v>488</v>
       </c>
       <c r="D271" t="s">
-        <v>437</v>
+        <v>489</v>
       </c>
       <c r="E271" t="s">
-        <v>438</v>
+        <v>492</v>
       </c>
       <c r="F271">
-        <v>151</v>
+        <v>320</v>
+      </c>
+      <c r="H271" s="2">
+        <v>46135</v>
       </c>
       <c r="I271" s="2">
-        <v>46997</v>
+        <v>47230</v>
       </c>
       <c r="J271" t="s">
-        <v>439</v>
+        <v>491</v>
       </c>
     </row>
     <row r="272" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A272" s="2">
-        <v>46157</v>
+        <v>46199</v>
       </c>
       <c r="B272" t="s">
-        <v>440</v>
+        <v>487</v>
       </c>
       <c r="C272" t="s">
-        <v>11</v>
+        <v>488</v>
       </c>
       <c r="D272" t="s">
-        <v>441</v>
+        <v>489</v>
       </c>
       <c r="E272" t="s">
-        <v>442</v>
+        <v>492</v>
       </c>
       <c r="F272">
-        <v>281</v>
+        <v>320</v>
       </c>
       <c r="H272" s="2">
-        <v>46002</v>
+        <v>46135</v>
       </c>
       <c r="I272" s="2">
-        <v>47097</v>
+        <v>47230</v>
       </c>
       <c r="J272" t="s">
-        <v>443</v>
+        <v>491</v>
       </c>
     </row>
     <row r="273" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A273" s="2">
-        <v>46157</v>
+        <v>46199</v>
       </c>
       <c r="B273" t="s">
-        <v>444</v>
+        <v>487</v>
       </c>
       <c r="C273" t="s">
-        <v>11</v>
+        <v>488</v>
       </c>
       <c r="D273" t="s">
-        <v>445</v>
+        <v>489</v>
       </c>
       <c r="E273" t="s">
-        <v>446</v>
+        <v>492</v>
       </c>
       <c r="F273">
-        <v>35</v>
+        <v>320</v>
+      </c>
+      <c r="H273" s="2">
+        <v>46135</v>
       </c>
       <c r="I273" s="2">
-        <v>46757</v>
+        <v>47230</v>
       </c>
       <c r="J273" t="s">
-        <v>447</v>
+        <v>491</v>
       </c>
     </row>
     <row r="274" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A274" s="2">
-        <v>46157</v>
+        <v>46199</v>
       </c>
       <c r="B274" t="s">
-        <v>448</v>
+        <v>487</v>
       </c>
       <c r="C274" t="s">
-        <v>11</v>
+        <v>488</v>
       </c>
       <c r="D274" t="s">
-        <v>449</v>
+        <v>489</v>
       </c>
       <c r="E274" t="s">
-        <v>450</v>
+        <v>492</v>
       </c>
       <c r="F274">
-        <v>134</v>
+        <v>320</v>
+      </c>
+      <c r="H274" s="2">
+        <v>46135</v>
       </c>
       <c r="I274" s="2">
-        <v>46782</v>
+        <v>47230</v>
       </c>
       <c r="J274" t="s">
-        <v>451</v>
+        <v>491</v>
       </c>
     </row>
     <row r="275" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A275" s="2">
-        <v>46157</v>
+        <v>46199</v>
       </c>
       <c r="B275" t="s">
-        <v>452</v>
+        <v>487</v>
       </c>
       <c r="C275" t="s">
-        <v>11</v>
+        <v>488</v>
       </c>
       <c r="D275" t="s">
-        <v>453</v>
+        <v>489</v>
       </c>
       <c r="E275" t="s">
-        <v>454</v>
+        <v>492</v>
       </c>
       <c r="F275">
-        <v>239</v>
+        <v>320</v>
       </c>
       <c r="H275" s="2">
-        <v>46111</v>
+        <v>46135</v>
       </c>
       <c r="I275" s="2">
-        <v>47206</v>
+        <v>47230</v>
       </c>
       <c r="J275" t="s">
-        <v>455</v>
+        <v>491</v>
       </c>
     </row>
     <row r="276" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A276" s="2">
-        <v>46157</v>
+        <v>46199</v>
       </c>
       <c r="B276" t="s">
-        <v>456</v>
+        <v>487</v>
       </c>
       <c r="C276" t="s">
-        <v>11</v>
+        <v>488</v>
       </c>
       <c r="D276" t="s">
-        <v>457</v>
+        <v>489</v>
       </c>
       <c r="E276" t="s">
-        <v>458</v>
+        <v>492</v>
       </c>
       <c r="F276">
-        <v>148</v>
+        <v>320</v>
       </c>
       <c r="H276" s="2">
-        <v>45901</v>
+        <v>46135</v>
       </c>
       <c r="I276" s="2">
-        <v>46996</v>
+        <v>47230</v>
       </c>
       <c r="J276" t="s">
-        <v>459</v>
+        <v>491</v>
       </c>
     </row>
     <row r="277" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A277" s="2">
-        <v>46157</v>
+        <v>46199</v>
       </c>
       <c r="B277" t="s">
-        <v>460</v>
+        <v>487</v>
       </c>
       <c r="C277" t="s">
-        <v>11</v>
+        <v>488</v>
       </c>
       <c r="D277" t="s">
-        <v>461</v>
+        <v>489</v>
       </c>
       <c r="E277" t="s">
-        <v>462</v>
+        <v>492</v>
       </c>
       <c r="F277">
-        <v>18</v>
+        <v>320</v>
+      </c>
+      <c r="H277" s="2">
+        <v>46135</v>
       </c>
       <c r="I277" s="2">
-        <v>46362</v>
+        <v>47230</v>
       </c>
       <c r="J277" t="s">
-        <v>463</v>
+        <v>491</v>
       </c>
     </row>
     <row r="278" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A278" s="2">
-        <v>46157</v>
+        <v>46199</v>
       </c>
       <c r="B278" t="s">
-        <v>464</v>
+        <v>487</v>
       </c>
       <c r="C278" t="s">
-        <v>11</v>
+        <v>488</v>
       </c>
       <c r="D278" t="s">
-        <v>465</v>
+        <v>489</v>
       </c>
       <c r="E278" t="s">
-        <v>466</v>
+        <v>492</v>
       </c>
       <c r="F278">
-        <v>26</v>
+        <v>320</v>
+      </c>
+      <c r="H278" s="2">
+        <v>46135</v>
       </c>
       <c r="I278" s="2">
-        <v>46553</v>
+        <v>47230</v>
       </c>
       <c r="J278" t="s">
-        <v>467</v>
+        <v>491</v>
       </c>
     </row>
     <row r="279" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A279" s="2">
-        <v>46157</v>
+        <v>46199</v>
       </c>
       <c r="B279" t="s">
-        <v>468</v>
+        <v>487</v>
       </c>
       <c r="C279" t="s">
-        <v>11</v>
+        <v>488</v>
       </c>
       <c r="D279" t="s">
-        <v>469</v>
+        <v>489</v>
       </c>
       <c r="E279" t="s">
-        <v>470</v>
+        <v>492</v>
       </c>
       <c r="F279">
-        <v>62</v>
+        <v>320</v>
+      </c>
+      <c r="H279" s="2">
+        <v>46135</v>
       </c>
       <c r="I279" s="2">
-        <v>46994</v>
+        <v>47230</v>
       </c>
       <c r="J279" t="s">
-        <v>471</v>
+        <v>491</v>
       </c>
     </row>
     <row r="280" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A280" s="2">
-        <v>46157</v>
+        <v>46199</v>
       </c>
       <c r="B280" t="s">
-        <v>472</v>
+        <v>487</v>
       </c>
       <c r="C280" t="s">
-        <v>11</v>
+        <v>488</v>
       </c>
       <c r="D280" t="s">
-        <v>473</v>
+        <v>489</v>
       </c>
       <c r="E280" t="s">
-        <v>474</v>
+        <v>492</v>
       </c>
       <c r="F280">
-        <v>275</v>
+        <v>320</v>
+      </c>
+      <c r="H280" s="2">
+        <v>46135</v>
       </c>
       <c r="I280" s="2">
-        <v>47208</v>
+        <v>47230</v>
       </c>
       <c r="J280" t="s">
-        <v>475</v>
+        <v>491</v>
       </c>
     </row>
     <row r="281" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A281" s="2">
-        <v>46157</v>
+        <v>46199</v>
       </c>
       <c r="B281" t="s">
-        <v>476</v>
+        <v>487</v>
       </c>
       <c r="C281" t="s">
-        <v>11</v>
+        <v>488</v>
       </c>
       <c r="D281" t="s">
-        <v>477</v>
+        <v>489</v>
       </c>
       <c r="E281" t="s">
-        <v>478</v>
+        <v>492</v>
       </c>
       <c r="F281">
-        <v>189</v>
+        <v>320</v>
       </c>
       <c r="H281" s="2">
-        <v>46000</v>
+        <v>46135</v>
       </c>
       <c r="I281" s="2">
-        <v>47095</v>
+        <v>47230</v>
       </c>
       <c r="J281" t="s">
-        <v>479</v>
+        <v>491</v>
       </c>
     </row>
     <row r="282" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A282" s="2">
-        <v>46157</v>
+        <v>46199</v>
       </c>
       <c r="B282" t="s">
-        <v>480</v>
+        <v>487</v>
       </c>
       <c r="C282" t="s">
-        <v>11</v>
+        <v>488</v>
       </c>
       <c r="D282" t="s">
-        <v>481</v>
+        <v>489</v>
       </c>
       <c r="E282" t="s">
-        <v>482</v>
+        <v>492</v>
       </c>
       <c r="F282">
-        <v>344</v>
+        <v>320</v>
+      </c>
+      <c r="H282" s="2">
+        <v>46135</v>
       </c>
       <c r="I282" s="2">
-        <v>46417</v>
+        <v>47230</v>
       </c>
       <c r="J282" t="s">
-        <v>483</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:9" x14ac:dyDescent="0.25">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="283" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A283" s="2">
-        <v>46157</v>
+        <v>46199</v>
       </c>
       <c r="B283" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="C283" t="s">
-        <v>11</v>
+        <v>488</v>
       </c>
       <c r="D283" t="s">
-        <v>485</v>
+        <v>489</v>
       </c>
       <c r="E283" t="s">
-        <v>486</v>
+        <v>492</v>
       </c>
       <c r="F283">
-        <v>103</v>
+        <v>320</v>
+      </c>
+      <c r="H283" s="2">
+        <v>46135</v>
+      </c>
+      <c r="I283" s="2">
+        <v>47230</v>
+      </c>
+      <c r="J283" t="s">
+        <v>491</v>
       </c>
     </row>
     <row r="284" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A284" s="2">
-        <v>46157</v>
+        <v>46199</v>
       </c>
       <c r="B284" t="s">
-        <v>39</v>
+        <v>487</v>
       </c>
       <c r="C284" t="s">
-        <v>11</v>
+        <v>488</v>
       </c>
       <c r="D284" t="s">
-        <v>40</v>
+        <v>489</v>
       </c>
       <c r="E284" t="s">
-        <v>487</v>
+        <v>492</v>
       </c>
       <c r="F284">
-        <v>305</v>
+        <v>320</v>
+      </c>
+      <c r="H284" s="2">
+        <v>46135</v>
       </c>
       <c r="I284" s="2">
-        <v>46705</v>
+        <v>47230</v>
       </c>
       <c r="J284" t="s">
-        <v>42</v>
+        <v>491</v>
       </c>
     </row>
     <row r="285" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A285" s="2">
-        <v>46160</v>
+        <v>46199</v>
       </c>
       <c r="B285" t="s">
+        <v>487</v>
+      </c>
+      <c r="C285" t="s">
         <v>488</v>
       </c>
-      <c r="C285" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D285" t="s">
-        <v>20</v>
+        <v>489</v>
       </c>
       <c r="E285" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
       <c r="F285">
-        <v>264</v>
+        <v>320</v>
+      </c>
+      <c r="H285" s="2">
+        <v>46135</v>
       </c>
       <c r="I285" s="2">
-        <v>46224</v>
+        <v>47230</v>
       </c>
       <c r="J285" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="286" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A286" s="2">
-        <v>46160</v>
+        <v>46199</v>
       </c>
       <c r="B286" t="s">
+        <v>487</v>
+      </c>
+      <c r="C286" t="s">
+        <v>488</v>
+      </c>
+      <c r="D286" t="s">
+        <v>489</v>
+      </c>
+      <c r="E286" t="s">
+        <v>492</v>
+      </c>
+      <c r="F286">
+        <v>320</v>
+      </c>
+      <c r="H286" s="2">
+        <v>46135</v>
+      </c>
+      <c r="I286" s="2">
+        <v>47230</v>
+      </c>
+      <c r="J286" t="s">
         <v>491</v>
-      </c>
-[...16 lines deleted...]
-        <v>494</v>
       </c>
     </row>
     <row r="287" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A287" s="2">
-        <v>46160</v>
+        <v>46199</v>
       </c>
       <c r="B287" t="s">
-        <v>495</v>
+        <v>487</v>
       </c>
       <c r="C287" t="s">
-        <v>11</v>
+        <v>488</v>
       </c>
       <c r="D287" t="s">
-        <v>496</v>
+        <v>489</v>
       </c>
       <c r="E287" t="s">
-        <v>497</v>
+        <v>492</v>
       </c>
       <c r="F287">
-        <v>1946</v>
+        <v>320</v>
       </c>
       <c r="H287" s="2">
-        <v>46155</v>
+        <v>46135</v>
       </c>
       <c r="I287" s="2">
-        <v>47228</v>
+        <v>47230</v>
       </c>
       <c r="J287" t="s">
-        <v>498</v>
+        <v>491</v>
       </c>
     </row>
     <row r="288" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A288" s="2">
-        <v>46160</v>
+        <v>46199</v>
       </c>
       <c r="B288" t="s">
-        <v>495</v>
+        <v>487</v>
       </c>
       <c r="C288" t="s">
-        <v>11</v>
+        <v>488</v>
       </c>
       <c r="D288" t="s">
-        <v>496</v>
+        <v>489</v>
       </c>
       <c r="E288" t="s">
-        <v>499</v>
+        <v>492</v>
       </c>
       <c r="F288">
-        <v>3360</v>
+        <v>320</v>
       </c>
       <c r="H288" s="2">
-        <v>46155</v>
+        <v>46135</v>
       </c>
       <c r="I288" s="2">
-        <v>47228</v>
+        <v>47230</v>
       </c>
       <c r="J288" t="s">
-        <v>498</v>
+        <v>491</v>
       </c>
     </row>
     <row r="289" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A289" s="2">
-        <v>46160</v>
+        <v>46199</v>
       </c>
       <c r="B289" t="s">
-        <v>495</v>
+        <v>487</v>
       </c>
       <c r="C289" t="s">
-        <v>11</v>
+        <v>488</v>
       </c>
       <c r="D289" t="s">
-        <v>496</v>
+        <v>489</v>
       </c>
       <c r="E289" t="s">
-        <v>500</v>
+        <v>492</v>
       </c>
       <c r="F289">
-        <v>1186</v>
+        <v>194</v>
       </c>
       <c r="H289" s="2">
-        <v>46155</v>
+        <v>46135</v>
       </c>
       <c r="I289" s="2">
-        <v>47228</v>
+        <v>47230</v>
       </c>
       <c r="J289" t="s">
-        <v>498</v>
+        <v>491</v>
       </c>
     </row>
     <row r="290" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A290" s="2">
-        <v>46160</v>
+        <v>46205</v>
       </c>
       <c r="B290" t="s">
-        <v>377</v>
+        <v>493</v>
       </c>
       <c r="C290" t="s">
-        <v>11</v>
+        <v>494</v>
       </c>
       <c r="D290" t="s">
-        <v>32</v>
+        <v>495</v>
       </c>
       <c r="E290" t="s">
-        <v>501</v>
+        <v>496</v>
       </c>
       <c r="F290">
-        <v>219</v>
+        <v>1518</v>
+      </c>
+      <c r="H290" s="2">
+        <v>46175</v>
       </c>
       <c r="I290" s="2">
-        <v>47026</v>
+        <v>47270</v>
       </c>
       <c r="J290" t="s">
-        <v>34</v>
+        <v>497</v>
       </c>
     </row>
     <row r="291" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A291" s="2">
-        <v>46160</v>
+        <v>46209</v>
       </c>
       <c r="B291" t="s">
-        <v>170</v>
+        <v>498</v>
       </c>
       <c r="C291" t="s">
-        <v>11</v>
+        <v>499</v>
       </c>
       <c r="D291" t="s">
-        <v>72</v>
+        <v>500</v>
       </c>
       <c r="E291" t="s">
+        <v>501</v>
+      </c>
+      <c r="F291">
+        <v>367</v>
+      </c>
+      <c r="H291" s="2">
+        <v>46181</v>
+      </c>
+      <c r="I291" s="2">
+        <v>47275</v>
+      </c>
+      <c r="J291" t="s">
         <v>502</v>
-      </c>
-[...7 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="292" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A292" s="2">
-        <v>46160</v>
+        <v>46209</v>
       </c>
       <c r="B292" t="s">
-        <v>503</v>
+        <v>498</v>
       </c>
       <c r="C292" t="s">
-        <v>11</v>
+        <v>499</v>
       </c>
       <c r="D292" t="s">
-        <v>76</v>
+        <v>500</v>
       </c>
       <c r="E292" t="s">
-        <v>504</v>
+        <v>501</v>
       </c>
       <c r="F292">
-        <v>798</v>
+        <v>383</v>
+      </c>
+      <c r="H292" s="2">
+        <v>46181</v>
       </c>
       <c r="I292" s="2">
-        <v>47214</v>
+        <v>47275</v>
       </c>
       <c r="J292" t="s">
-        <v>78</v>
+        <v>502</v>
       </c>
     </row>
     <row r="293" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A293" s="2">
-        <v>46160</v>
+        <v>46209</v>
       </c>
       <c r="B293" t="s">
-        <v>505</v>
+        <v>498</v>
       </c>
       <c r="C293" t="s">
-        <v>11</v>
+        <v>499</v>
       </c>
       <c r="D293" t="s">
-        <v>150</v>
+        <v>500</v>
       </c>
       <c r="E293" t="s">
-        <v>506</v>
+        <v>501</v>
       </c>
       <c r="F293">
-        <v>1824</v>
+        <v>384</v>
+      </c>
+      <c r="H293" s="2">
+        <v>46181</v>
       </c>
       <c r="I293" s="2">
-        <v>47140</v>
+        <v>47275</v>
       </c>
       <c r="J293" t="s">
-        <v>507</v>
+        <v>502</v>
       </c>
     </row>
     <row r="294" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A294" s="2">
-        <v>46160</v>
+        <v>46209</v>
       </c>
       <c r="B294" t="s">
-        <v>358</v>
+        <v>498</v>
       </c>
       <c r="C294" t="s">
-        <v>11</v>
+        <v>499</v>
       </c>
       <c r="D294" t="s">
-        <v>359</v>
+        <v>500</v>
       </c>
       <c r="E294" t="s">
-        <v>508</v>
+        <v>501</v>
       </c>
       <c r="F294">
-        <v>480</v>
+        <v>384</v>
+      </c>
+      <c r="H294" s="2">
+        <v>46181</v>
       </c>
       <c r="I294" s="2">
-        <v>47199</v>
+        <v>47275</v>
       </c>
       <c r="J294" t="s">
-        <v>361</v>
+        <v>502</v>
       </c>
     </row>
     <row r="295" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A295" s="2">
-        <v>46160</v>
+        <v>46209</v>
       </c>
       <c r="B295" t="s">
-        <v>49</v>
+        <v>498</v>
       </c>
       <c r="C295" t="s">
-        <v>11</v>
+        <v>499</v>
       </c>
       <c r="D295" t="s">
-        <v>50</v>
+        <v>500</v>
       </c>
       <c r="E295" t="s">
-        <v>509</v>
+        <v>501</v>
       </c>
       <c r="F295">
-        <v>960</v>
+        <v>384</v>
+      </c>
+      <c r="H295" s="2">
+        <v>46181</v>
       </c>
       <c r="I295" s="2">
-        <v>46548</v>
+        <v>47275</v>
       </c>
       <c r="J295" t="s">
-        <v>52</v>
+        <v>502</v>
       </c>
     </row>
     <row r="296" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A296" s="2">
-        <v>46160</v>
+        <v>46209</v>
       </c>
       <c r="B296" t="s">
-        <v>153</v>
+        <v>498</v>
       </c>
       <c r="C296" t="s">
-        <v>11</v>
+        <v>499</v>
       </c>
       <c r="D296" t="s">
-        <v>12</v>
+        <v>500</v>
       </c>
       <c r="E296" t="s">
-        <v>510</v>
+        <v>501</v>
       </c>
       <c r="F296">
-        <v>800</v>
+        <v>384</v>
+      </c>
+      <c r="H296" s="2">
+        <v>46181</v>
       </c>
       <c r="I296" s="2">
-        <v>47012</v>
+        <v>47275</v>
       </c>
       <c r="J296" t="s">
-        <v>511</v>
+        <v>502</v>
       </c>
     </row>
     <row r="297" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A297" s="2">
-        <v>46160</v>
+        <v>46209</v>
       </c>
       <c r="B297" t="s">
-        <v>49</v>
+        <v>498</v>
       </c>
       <c r="C297" t="s">
-        <v>11</v>
+        <v>499</v>
       </c>
       <c r="D297" t="s">
-        <v>50</v>
+        <v>500</v>
       </c>
       <c r="E297" t="s">
-        <v>512</v>
+        <v>501</v>
       </c>
       <c r="F297">
-        <v>591</v>
+        <v>384</v>
+      </c>
+      <c r="H297" s="2">
+        <v>46181</v>
       </c>
       <c r="I297" s="2">
-        <v>46548</v>
+        <v>47275</v>
       </c>
       <c r="J297" t="s">
-        <v>52</v>
+        <v>502</v>
       </c>
     </row>
     <row r="298" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A298" s="2">
-        <v>46160</v>
+        <v>46209</v>
       </c>
       <c r="B298" t="s">
-        <v>513</v>
+        <v>498</v>
       </c>
       <c r="C298" t="s">
-        <v>11</v>
+        <v>499</v>
       </c>
       <c r="D298" t="s">
-        <v>185</v>
+        <v>500</v>
       </c>
       <c r="E298" t="s">
-        <v>514</v>
+        <v>501</v>
       </c>
       <c r="F298">
-        <v>3054</v>
+        <v>384</v>
       </c>
       <c r="H298" s="2">
-        <v>46101</v>
+        <v>46181</v>
       </c>
       <c r="I298" s="2">
-        <v>47155</v>
+        <v>47275</v>
       </c>
       <c r="J298" t="s">
-        <v>515</v>
+        <v>502</v>
       </c>
     </row>
     <row r="299" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A299" s="2">
-        <v>46160</v>
+        <v>46209</v>
       </c>
       <c r="B299" t="s">
-        <v>138</v>
+        <v>498</v>
       </c>
       <c r="C299" t="s">
-        <v>11</v>
+        <v>499</v>
       </c>
       <c r="D299" t="s">
-        <v>84</v>
+        <v>500</v>
       </c>
       <c r="E299" t="s">
-        <v>516</v>
+        <v>503</v>
       </c>
       <c r="F299">
-        <v>136</v>
+        <v>384</v>
       </c>
       <c r="H299" s="2">
-        <v>46103</v>
+        <v>46181</v>
       </c>
       <c r="I299" s="2">
-        <v>47173</v>
+        <v>47276</v>
       </c>
       <c r="J299" t="s">
-        <v>86</v>
+        <v>502</v>
       </c>
     </row>
     <row r="300" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A300" s="2">
-        <v>46160</v>
+        <v>46209</v>
       </c>
       <c r="B300" t="s">
-        <v>505</v>
+        <v>498</v>
       </c>
       <c r="C300" t="s">
-        <v>11</v>
+        <v>499</v>
       </c>
       <c r="D300" t="s">
-        <v>150</v>
+        <v>500</v>
       </c>
       <c r="E300" t="s">
-        <v>517</v>
+        <v>504</v>
       </c>
       <c r="F300">
-        <v>2688</v>
+        <v>384</v>
       </c>
       <c r="H300" s="2">
-        <v>46128</v>
+        <v>46181</v>
       </c>
       <c r="I300" s="2">
-        <v>47207</v>
+        <v>47276</v>
       </c>
       <c r="J300" t="s">
-        <v>152</v>
+        <v>502</v>
       </c>
     </row>
     <row r="301" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A301" s="2">
-        <v>46160</v>
+        <v>46209</v>
       </c>
       <c r="B301" t="s">
-        <v>158</v>
+        <v>498</v>
       </c>
       <c r="C301" t="s">
-        <v>11</v>
+        <v>499</v>
       </c>
       <c r="D301" t="s">
-        <v>68</v>
+        <v>500</v>
       </c>
       <c r="E301" t="s">
-        <v>518</v>
+        <v>505</v>
       </c>
       <c r="F301">
-        <v>3840</v>
+        <v>384</v>
       </c>
       <c r="H301" s="2">
-        <v>45925</v>
+        <v>46181</v>
       </c>
       <c r="I301" s="2">
-        <v>47012</v>
+        <v>47276</v>
       </c>
       <c r="J301" t="s">
-        <v>70</v>
+        <v>502</v>
       </c>
     </row>
     <row r="302" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A302" s="2">
-        <v>46160</v>
+        <v>46209</v>
       </c>
       <c r="B302" t="s">
-        <v>519</v>
+        <v>498</v>
       </c>
       <c r="C302" t="s">
-        <v>11</v>
+        <v>499</v>
       </c>
       <c r="D302" t="s">
-        <v>520</v>
+        <v>500</v>
       </c>
       <c r="E302" t="s">
-        <v>521</v>
+        <v>506</v>
       </c>
       <c r="F302">
-        <v>1182</v>
+        <v>384</v>
+      </c>
+      <c r="H302" s="2">
+        <v>46181</v>
       </c>
       <c r="I302" s="2">
-        <v>47095</v>
+        <v>47276</v>
       </c>
       <c r="J302" t="s">
-        <v>522</v>
+        <v>502</v>
       </c>
     </row>
     <row r="303" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A303" s="2">
-        <v>46160</v>
+        <v>46209</v>
       </c>
       <c r="B303" t="s">
-        <v>142</v>
+        <v>498</v>
       </c>
       <c r="C303" t="s">
-        <v>11</v>
+        <v>499</v>
       </c>
       <c r="D303" t="s">
-        <v>143</v>
+        <v>500</v>
       </c>
       <c r="E303" t="s">
-        <v>523</v>
+        <v>507</v>
       </c>
       <c r="F303">
-        <v>1962</v>
+        <v>70</v>
+      </c>
+      <c r="H303" s="2">
+        <v>46181</v>
       </c>
       <c r="I303" s="2">
-        <v>47196</v>
+        <v>47277</v>
       </c>
       <c r="J303" t="s">
-        <v>524</v>
+        <v>502</v>
       </c>
     </row>
     <row r="304" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A304" s="2">
-        <v>46160</v>
+        <v>46209</v>
       </c>
       <c r="B304" t="s">
-        <v>525</v>
+        <v>508</v>
       </c>
       <c r="C304" t="s">
-        <v>11</v>
+        <v>255</v>
       </c>
       <c r="D304" t="s">
-        <v>58</v>
+        <v>256</v>
       </c>
       <c r="E304" t="s">
-        <v>526</v>
+        <v>509</v>
       </c>
       <c r="F304">
-        <v>1985</v>
+        <v>100</v>
+      </c>
+      <c r="H304" s="2">
+        <v>46182</v>
       </c>
       <c r="I304" s="2">
-        <v>47160</v>
+        <v>47277</v>
       </c>
       <c r="J304" t="s">
-        <v>60</v>
+        <v>510</v>
       </c>
     </row>
     <row r="305" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A305" s="2">
-        <v>46160</v>
+        <v>46209</v>
       </c>
       <c r="B305" t="s">
-        <v>503</v>
+        <v>508</v>
       </c>
       <c r="C305" t="s">
-        <v>11</v>
+        <v>255</v>
       </c>
       <c r="D305" t="s">
-        <v>76</v>
+        <v>256</v>
       </c>
       <c r="E305" t="s">
-        <v>527</v>
+        <v>511</v>
       </c>
       <c r="F305">
-        <v>1260</v>
+        <v>1200</v>
       </c>
       <c r="H305" s="2">
-        <v>46122</v>
+        <v>46182</v>
       </c>
       <c r="I305" s="2">
-        <v>47214</v>
+        <v>47277</v>
       </c>
       <c r="J305" t="s">
-        <v>78</v>
+        <v>510</v>
       </c>
     </row>
     <row r="306" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A306" s="2">
-        <v>46160</v>
+        <v>46209</v>
       </c>
       <c r="B306" t="s">
-        <v>528</v>
+        <v>508</v>
       </c>
       <c r="C306" t="s">
-        <v>11</v>
+        <v>255</v>
       </c>
       <c r="D306" t="s">
-        <v>264</v>
+        <v>256</v>
       </c>
       <c r="E306" t="s">
-        <v>265</v>
+        <v>512</v>
       </c>
       <c r="F306">
-        <v>75</v>
+        <v>1200</v>
+      </c>
+      <c r="H306" s="2">
+        <v>46182</v>
       </c>
       <c r="I306" s="2">
-        <v>46932</v>
+        <v>47277</v>
       </c>
       <c r="J306" t="s">
-        <v>266</v>
+        <v>510</v>
       </c>
     </row>
     <row r="307" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A307" s="2">
-        <v>46160</v>
+        <v>46209</v>
       </c>
       <c r="B307" t="s">
-        <v>142</v>
+        <v>508</v>
       </c>
       <c r="C307" t="s">
-        <v>11</v>
+        <v>255</v>
       </c>
       <c r="D307" t="s">
-        <v>143</v>
+        <v>256</v>
       </c>
       <c r="E307" t="s">
-        <v>529</v>
+        <v>513</v>
       </c>
       <c r="F307">
-        <v>1500</v>
+        <v>783</v>
+      </c>
+      <c r="H307" s="2">
+        <v>46185</v>
       </c>
       <c r="I307" s="2">
-        <v>47196</v>
+        <v>47280</v>
       </c>
       <c r="J307" t="s">
-        <v>524</v>
+        <v>514</v>
       </c>
     </row>
     <row r="308" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A308" s="2">
-        <v>46160</v>
+        <v>46209</v>
       </c>
       <c r="B308" t="s">
-        <v>138</v>
+        <v>508</v>
       </c>
       <c r="C308" t="s">
-        <v>11</v>
+        <v>255</v>
       </c>
       <c r="D308" t="s">
-        <v>84</v>
+        <v>256</v>
       </c>
       <c r="E308" t="s">
-        <v>530</v>
+        <v>515</v>
       </c>
       <c r="F308">
-        <v>512</v>
+        <v>1200</v>
       </c>
       <c r="H308" s="2">
-        <v>46132</v>
+        <v>46185</v>
       </c>
       <c r="I308" s="2">
-        <v>47213</v>
+        <v>47280</v>
       </c>
       <c r="J308" t="s">
-        <v>140</v>
+        <v>514</v>
       </c>
     </row>
     <row r="309" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A309" s="2">
-        <v>46160</v>
+        <v>46211</v>
       </c>
       <c r="B309" t="s">
-        <v>27</v>
+        <v>516</v>
       </c>
       <c r="C309" t="s">
-        <v>11</v>
+        <v>517</v>
       </c>
       <c r="D309" t="s">
-        <v>28</v>
+        <v>518</v>
       </c>
       <c r="E309" t="s">
-        <v>531</v>
+        <v>519</v>
       </c>
       <c r="F309">
-        <v>357</v>
+        <v>1613</v>
+      </c>
+      <c r="H309" s="2">
+        <v>46142</v>
       </c>
       <c r="I309" s="2">
-        <v>46698</v>
+        <v>47237</v>
       </c>
       <c r="J309" t="s">
-        <v>30</v>
+        <v>520</v>
       </c>
     </row>
     <row r="310" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A310" s="2">
-        <v>46160</v>
+        <v>46211</v>
       </c>
       <c r="B310" t="s">
-        <v>138</v>
+        <v>516</v>
       </c>
       <c r="C310" t="s">
-        <v>11</v>
+        <v>517</v>
       </c>
       <c r="D310" t="s">
-        <v>84</v>
+        <v>518</v>
       </c>
       <c r="E310" t="s">
-        <v>532</v>
+        <v>521</v>
       </c>
       <c r="F310">
-        <v>512</v>
+        <v>1342</v>
       </c>
       <c r="H310" s="2">
-        <v>46103</v>
+        <v>46142</v>
       </c>
       <c r="I310" s="2">
-        <v>47174</v>
+        <v>47237</v>
       </c>
       <c r="J310" t="s">
-        <v>86</v>
+        <v>520</v>
       </c>
     </row>
     <row r="311" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A311" s="2">
-        <v>46160</v>
+        <v>46211</v>
       </c>
       <c r="B311" t="s">
-        <v>533</v>
+        <v>516</v>
       </c>
       <c r="C311" t="s">
-        <v>11</v>
+        <v>517</v>
       </c>
       <c r="D311" t="s">
-        <v>100</v>
+        <v>518</v>
       </c>
       <c r="E311" t="s">
-        <v>534</v>
+        <v>522</v>
       </c>
       <c r="F311">
-        <v>1402</v>
+        <v>3503</v>
+      </c>
+      <c r="H311" s="2">
+        <v>46142</v>
       </c>
       <c r="I311" s="2">
-        <v>46944</v>
+        <v>47237</v>
       </c>
       <c r="J311" t="s">
-        <v>102</v>
+        <v>523</v>
       </c>
     </row>
     <row r="312" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A312" s="2">
-        <v>46160</v>
+        <v>46211</v>
       </c>
       <c r="B312" t="s">
-        <v>503</v>
+        <v>516</v>
       </c>
       <c r="C312" t="s">
-        <v>11</v>
+        <v>517</v>
       </c>
       <c r="D312" t="s">
-        <v>76</v>
+        <v>518</v>
       </c>
       <c r="E312" t="s">
-        <v>535</v>
+        <v>524</v>
       </c>
       <c r="F312">
-        <v>1260</v>
+        <v>4480</v>
       </c>
       <c r="H312" s="2">
-        <v>46122</v>
+        <v>46142</v>
       </c>
       <c r="I312" s="2">
-        <v>47214</v>
+        <v>47237</v>
       </c>
       <c r="J312" t="s">
-        <v>78</v>
+        <v>523</v>
       </c>
     </row>
     <row r="313" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A313" s="2">
-        <v>46160</v>
+        <v>46211</v>
       </c>
       <c r="B313" t="s">
-        <v>138</v>
+        <v>516</v>
       </c>
       <c r="C313" t="s">
-        <v>11</v>
+        <v>517</v>
       </c>
       <c r="D313" t="s">
-        <v>84</v>
+        <v>518</v>
       </c>
       <c r="E313" t="s">
-        <v>536</v>
+        <v>525</v>
       </c>
       <c r="F313">
-        <v>261</v>
+        <v>2213</v>
       </c>
       <c r="H313" s="2">
-        <v>46132</v>
+        <v>46142</v>
       </c>
       <c r="I313" s="2">
-        <v>47213</v>
+        <v>47237</v>
       </c>
       <c r="J313" t="s">
-        <v>140</v>
+        <v>523</v>
       </c>
     </row>
     <row r="314" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A314" s="2">
-        <v>46160</v>
+        <v>46211</v>
       </c>
       <c r="B314" t="s">
-        <v>505</v>
+        <v>516</v>
       </c>
       <c r="C314" t="s">
-        <v>11</v>
+        <v>517</v>
       </c>
       <c r="D314" t="s">
-        <v>150</v>
+        <v>518</v>
       </c>
       <c r="E314" t="s">
-        <v>537</v>
+        <v>526</v>
       </c>
       <c r="F314">
-        <v>2688</v>
+        <v>2536</v>
       </c>
       <c r="H314" s="2">
-        <v>46128</v>
+        <v>46142</v>
       </c>
       <c r="I314" s="2">
-        <v>47207</v>
+        <v>47237</v>
       </c>
       <c r="J314" t="s">
-        <v>152</v>
+        <v>520</v>
       </c>
     </row>
     <row r="315" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A315" s="2">
-        <v>46160</v>
+        <v>46211</v>
       </c>
       <c r="B315" t="s">
-        <v>488</v>
+        <v>527</v>
       </c>
       <c r="C315" t="s">
-        <v>11</v>
+        <v>528</v>
       </c>
       <c r="D315" t="s">
-        <v>20</v>
+        <v>529</v>
       </c>
       <c r="E315" t="s">
-        <v>538</v>
+        <v>530</v>
       </c>
       <c r="F315">
-        <v>634</v>
+        <v>1324</v>
+      </c>
+      <c r="H315" s="2">
+        <v>46157</v>
       </c>
       <c r="I315" s="2">
-        <v>47006</v>
+        <v>47252</v>
       </c>
       <c r="J315" t="s">
-        <v>298</v>
+        <v>531</v>
       </c>
     </row>
     <row r="316" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A316" s="2">
-        <v>46160</v>
+        <v>46211</v>
       </c>
       <c r="B316" t="s">
-        <v>328</v>
+        <v>527</v>
       </c>
       <c r="C316" t="s">
-        <v>11</v>
+        <v>528</v>
       </c>
       <c r="D316" t="s">
-        <v>329</v>
+        <v>529</v>
       </c>
       <c r="E316" t="s">
-        <v>333</v>
+        <v>532</v>
       </c>
       <c r="F316">
-        <v>3440</v>
+        <v>2148</v>
+      </c>
+      <c r="H316" s="2">
+        <v>46157</v>
       </c>
       <c r="I316" s="2">
-        <v>47172</v>
+        <v>47252</v>
       </c>
       <c r="J316" t="s">
-        <v>334</v>
+        <v>531</v>
       </c>
     </row>
     <row r="317" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A317" s="2">
-        <v>46160</v>
+        <v>46211</v>
       </c>
       <c r="B317" t="s">
-        <v>358</v>
+        <v>527</v>
       </c>
       <c r="C317" t="s">
-        <v>11</v>
+        <v>528</v>
       </c>
       <c r="D317" t="s">
-        <v>359</v>
+        <v>529</v>
       </c>
       <c r="E317" t="s">
-        <v>539</v>
+        <v>533</v>
       </c>
       <c r="F317">
-        <v>180</v>
+        <v>2400</v>
+      </c>
+      <c r="H317" s="2">
+        <v>46157</v>
       </c>
       <c r="I317" s="2">
-        <v>47199</v>
+        <v>47252</v>
       </c>
       <c r="J317" t="s">
-        <v>361</v>
+        <v>531</v>
       </c>
     </row>
     <row r="318" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A318" s="2">
-        <v>46160</v>
+        <v>46212</v>
       </c>
       <c r="B318" t="s">
-        <v>153</v>
+        <v>534</v>
       </c>
       <c r="C318" t="s">
-        <v>11</v>
+        <v>535</v>
       </c>
       <c r="D318" t="s">
-        <v>12</v>
+        <v>536</v>
       </c>
       <c r="E318" t="s">
-        <v>540</v>
+        <v>537</v>
       </c>
       <c r="F318">
-        <v>437</v>
+        <v>947</v>
+      </c>
+      <c r="H318" s="2">
+        <v>46185</v>
       </c>
       <c r="I318" s="2">
-        <v>46963</v>
+        <v>47280</v>
       </c>
       <c r="J318" t="s">
-        <v>541</v>
+        <v>538</v>
       </c>
     </row>
     <row r="319" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A319" s="2">
-        <v>46160</v>
+        <v>46212</v>
       </c>
       <c r="B319" t="s">
-        <v>542</v>
+        <v>534</v>
       </c>
       <c r="C319" t="s">
-        <v>11</v>
+        <v>535</v>
       </c>
       <c r="D319" t="s">
-        <v>543</v>
+        <v>536</v>
       </c>
       <c r="E319" t="s">
-        <v>544</v>
+        <v>539</v>
       </c>
       <c r="F319">
-        <v>1737</v>
+        <v>1440</v>
+      </c>
+      <c r="H319" s="2">
+        <v>46185</v>
       </c>
       <c r="I319" s="2">
-        <v>46954</v>
+        <v>47280</v>
       </c>
       <c r="J319" t="s">
-        <v>545</v>
+        <v>538</v>
       </c>
     </row>
     <row r="320" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A320" s="2">
-        <v>46160</v>
+        <v>46212</v>
       </c>
       <c r="B320" t="s">
-        <v>165</v>
+        <v>534</v>
       </c>
       <c r="C320" t="s">
-        <v>11</v>
+        <v>535</v>
       </c>
       <c r="D320" t="s">
-        <v>166</v>
+        <v>536</v>
       </c>
       <c r="E320" t="s">
-        <v>546</v>
+        <v>540</v>
       </c>
       <c r="F320">
-        <v>98</v>
+        <v>1440</v>
+      </c>
+      <c r="H320" s="2">
+        <v>46185</v>
       </c>
       <c r="I320" s="2">
-        <v>47185</v>
+        <v>47280</v>
       </c>
       <c r="J320" t="s">
-        <v>306</v>
+        <v>538</v>
       </c>
     </row>
     <row r="321" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A321" s="2">
-        <v>46160</v>
+        <v>46212</v>
       </c>
       <c r="B321" t="s">
-        <v>547</v>
+        <v>534</v>
       </c>
       <c r="C321" t="s">
-        <v>11</v>
+        <v>535</v>
       </c>
       <c r="D321" t="s">
-        <v>92</v>
+        <v>536</v>
       </c>
       <c r="E321" t="s">
-        <v>548</v>
+        <v>541</v>
       </c>
       <c r="F321">
-        <v>264</v>
+        <v>1440</v>
+      </c>
+      <c r="H321" s="2">
+        <v>46185</v>
       </c>
       <c r="I321" s="2">
-        <v>46687</v>
+        <v>47280</v>
       </c>
       <c r="J321" t="s">
-        <v>94</v>
+        <v>538</v>
       </c>
     </row>
     <row r="322" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A322" s="2">
-        <v>46161</v>
+        <v>46212</v>
       </c>
       <c r="B322" t="s">
-        <v>495</v>
+        <v>534</v>
       </c>
       <c r="C322" t="s">
-        <v>11</v>
+        <v>535</v>
       </c>
       <c r="D322" t="s">
-        <v>496</v>
+        <v>536</v>
       </c>
       <c r="E322" t="s">
-        <v>549</v>
+        <v>542</v>
       </c>
       <c r="F322">
-        <v>3360</v>
+        <v>1440</v>
       </c>
       <c r="H322" s="2">
-        <v>46156</v>
+        <v>46185</v>
       </c>
       <c r="I322" s="2">
-        <v>47228</v>
+        <v>47280</v>
       </c>
       <c r="J322" t="s">
-        <v>550</v>
+        <v>543</v>
       </c>
     </row>
     <row r="323" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A323" s="2">
-        <v>46161</v>
+        <v>46212</v>
       </c>
       <c r="B323" t="s">
-        <v>495</v>
+        <v>534</v>
       </c>
       <c r="C323" t="s">
-        <v>11</v>
+        <v>535</v>
       </c>
       <c r="D323" t="s">
-        <v>496</v>
+        <v>536</v>
       </c>
       <c r="E323" t="s">
-        <v>551</v>
+        <v>544</v>
       </c>
       <c r="F323">
-        <v>3360</v>
+        <v>1440</v>
       </c>
       <c r="H323" s="2">
-        <v>46156</v>
+        <v>46185</v>
       </c>
       <c r="I323" s="2">
-        <v>47228</v>
+        <v>47280</v>
       </c>
       <c r="J323" t="s">
-        <v>550</v>
+        <v>543</v>
       </c>
     </row>
     <row r="324" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A324" s="2">
-        <v>46161</v>
+        <v>46212</v>
       </c>
       <c r="B324" t="s">
-        <v>170</v>
+        <v>534</v>
       </c>
       <c r="C324" t="s">
-        <v>11</v>
+        <v>535</v>
       </c>
       <c r="D324" t="s">
-        <v>72</v>
+        <v>536</v>
       </c>
       <c r="E324" t="s">
-        <v>552</v>
+        <v>545</v>
       </c>
       <c r="F324">
-        <v>164</v>
+        <v>1440</v>
+      </c>
+      <c r="H324" s="2">
+        <v>46185</v>
       </c>
       <c r="I324" s="2">
-        <v>47199</v>
+        <v>47280</v>
       </c>
       <c r="J324" t="s">
-        <v>74</v>
+        <v>543</v>
       </c>
     </row>
     <row r="325" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A325" s="2">
-        <v>46162</v>
+        <v>46212</v>
       </c>
       <c r="B325" t="s">
-        <v>495</v>
+        <v>534</v>
       </c>
       <c r="C325" t="s">
-        <v>11</v>
+        <v>535</v>
       </c>
       <c r="D325" t="s">
-        <v>496</v>
+        <v>536</v>
       </c>
       <c r="E325" t="s">
-        <v>232</v>
+        <v>546</v>
       </c>
       <c r="F325">
-        <v>3360</v>
+        <v>1440</v>
       </c>
       <c r="H325" s="2">
-        <v>46156</v>
+        <v>46185</v>
       </c>
       <c r="I325" s="2">
-        <v>47228</v>
+        <v>47280</v>
       </c>
       <c r="J325" t="s">
-        <v>550</v>
+        <v>543</v>
       </c>
     </row>
     <row r="326" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A326" s="2">
-        <v>46162</v>
+        <v>46212</v>
       </c>
       <c r="B326" t="s">
-        <v>495</v>
+        <v>534</v>
       </c>
       <c r="C326" t="s">
-        <v>11</v>
+        <v>535</v>
       </c>
       <c r="D326" t="s">
-        <v>496</v>
+        <v>536</v>
       </c>
       <c r="E326" t="s">
-        <v>232</v>
+        <v>547</v>
       </c>
       <c r="F326">
-        <v>3360</v>
+        <v>1050</v>
       </c>
       <c r="H326" s="2">
-        <v>46156</v>
+        <v>46185</v>
       </c>
       <c r="I326" s="2">
-        <v>47228</v>
+        <v>47280</v>
       </c>
       <c r="J326" t="s">
-        <v>550</v>
+        <v>543</v>
       </c>
     </row>
     <row r="327" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A327" s="2">
-        <v>46162</v>
+        <v>46212</v>
       </c>
       <c r="B327" t="s">
-        <v>495</v>
+        <v>534</v>
       </c>
       <c r="C327" t="s">
-        <v>11</v>
+        <v>535</v>
       </c>
       <c r="D327" t="s">
-        <v>496</v>
+        <v>536</v>
       </c>
       <c r="E327" t="s">
-        <v>232</v>
+        <v>548</v>
       </c>
       <c r="F327">
-        <v>3360</v>
+        <v>1440</v>
       </c>
       <c r="H327" s="2">
-        <v>46156</v>
+        <v>46185</v>
       </c>
       <c r="I327" s="2">
-        <v>47228</v>
+        <v>47280</v>
       </c>
       <c r="J327" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
     </row>
     <row r="328" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A328" s="2">
-        <v>46162</v>
+        <v>46212</v>
       </c>
       <c r="B328" t="s">
-        <v>495</v>
+        <v>534</v>
       </c>
       <c r="C328" t="s">
-        <v>11</v>
+        <v>535</v>
       </c>
       <c r="D328" t="s">
-        <v>496</v>
+        <v>536</v>
       </c>
       <c r="E328" t="s">
-        <v>232</v>
+        <v>550</v>
       </c>
       <c r="F328">
-        <v>3360</v>
+        <v>1440</v>
       </c>
       <c r="H328" s="2">
-        <v>46156</v>
+        <v>46185</v>
       </c>
       <c r="I328" s="2">
-        <v>47228</v>
+        <v>47280</v>
       </c>
       <c r="J328" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
     </row>
     <row r="329" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A329" s="2">
-        <v>46162</v>
+        <v>46212</v>
       </c>
       <c r="B329" t="s">
-        <v>495</v>
+        <v>534</v>
       </c>
       <c r="C329" t="s">
-        <v>11</v>
+        <v>535</v>
       </c>
       <c r="D329" t="s">
-        <v>496</v>
+        <v>536</v>
       </c>
       <c r="E329" t="s">
-        <v>232</v>
+        <v>551</v>
       </c>
       <c r="F329">
-        <v>3360</v>
+        <v>1440</v>
       </c>
       <c r="H329" s="2">
-        <v>46156</v>
+        <v>46185</v>
       </c>
       <c r="I329" s="2">
-        <v>47228</v>
+        <v>47280</v>
       </c>
       <c r="J329" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
     </row>
     <row r="330" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A330" s="2">
-        <v>46162</v>
+        <v>46212</v>
       </c>
       <c r="B330" t="s">
-        <v>495</v>
+        <v>534</v>
       </c>
       <c r="C330" t="s">
-        <v>11</v>
+        <v>535</v>
       </c>
       <c r="D330" t="s">
-        <v>496</v>
+        <v>536</v>
       </c>
       <c r="E330" t="s">
-        <v>232</v>
+        <v>552</v>
       </c>
       <c r="F330">
-        <v>3080</v>
+        <v>1440</v>
       </c>
       <c r="H330" s="2">
-        <v>46156</v>
+        <v>46185</v>
       </c>
       <c r="I330" s="2">
-        <v>47228</v>
+        <v>47280</v>
       </c>
       <c r="J330" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
     </row>
     <row r="331" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A331" s="2">
-        <v>46164</v>
+        <v>46212</v>
       </c>
       <c r="B331" t="s">
+        <v>534</v>
+      </c>
+      <c r="C331" t="s">
+        <v>535</v>
+      </c>
+      <c r="D331" t="s">
+        <v>536</v>
+      </c>
+      <c r="E331" t="s">
         <v>553</v>
       </c>
-      <c r="C331" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F331">
-        <v>3840</v>
+        <v>733</v>
       </c>
       <c r="H331" s="2">
-        <v>46135</v>
+        <v>46185</v>
       </c>
       <c r="I331" s="2">
-        <v>47230</v>
+        <v>47280</v>
       </c>
       <c r="J331" t="s">
-        <v>555</v>
+        <v>549</v>
       </c>
     </row>
     <row r="332" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A332" s="2">
-        <v>46164</v>
+        <v>46213</v>
       </c>
       <c r="B332" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="C332" t="s">
-        <v>11</v>
+        <v>555</v>
       </c>
       <c r="D332" t="s">
-        <v>329</v>
+        <v>556</v>
       </c>
       <c r="E332" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F332">
-        <v>3840</v>
+        <v>0</v>
       </c>
       <c r="H332" s="2">
-        <v>46135</v>
+        <v>46142</v>
       </c>
       <c r="I332" s="2">
-        <v>47230</v>
+        <v>47237</v>
       </c>
       <c r="J332" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
     </row>
     <row r="333" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A333" s="2">
-        <v>46164</v>
+        <v>46213</v>
       </c>
       <c r="B333" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="C333" t="s">
-        <v>11</v>
+        <v>555</v>
       </c>
       <c r="D333" t="s">
-        <v>329</v>
+        <v>556</v>
       </c>
       <c r="E333" t="s">
         <v>557</v>
       </c>
       <c r="F333">
-        <v>3840</v>
+        <v>0</v>
       </c>
       <c r="H333" s="2">
-        <v>46135</v>
+        <v>46142</v>
       </c>
       <c r="I333" s="2">
-        <v>47230</v>
+        <v>47237</v>
       </c>
       <c r="J333" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
     </row>
     <row r="334" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A334" s="2">
-        <v>46164</v>
+        <v>46213</v>
       </c>
       <c r="B334" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="C334" t="s">
-        <v>11</v>
+        <v>555</v>
       </c>
       <c r="D334" t="s">
-        <v>329</v>
+        <v>556</v>
       </c>
       <c r="E334" t="s">
+        <v>557</v>
+      </c>
+      <c r="F334">
+        <v>2119</v>
+      </c>
+      <c r="H334" s="2">
+        <v>46142</v>
+      </c>
+      <c r="I334" s="2">
+        <v>47237</v>
+      </c>
+      <c r="J334" t="s">
         <v>558</v>
-      </c>
-[...10 lines deleted...]
-        <v>559</v>
       </c>
     </row>
     <row r="335" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A335" s="2">
-        <v>46164</v>
+        <v>46213</v>
       </c>
       <c r="B335" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="C335" t="s">
-        <v>11</v>
+        <v>555</v>
       </c>
       <c r="D335" t="s">
-        <v>329</v>
+        <v>556</v>
       </c>
       <c r="E335" t="s">
-        <v>560</v>
+        <v>557</v>
       </c>
       <c r="F335">
-        <v>3840</v>
+        <v>2800</v>
       </c>
       <c r="H335" s="2">
-        <v>46135</v>
+        <v>46142</v>
       </c>
       <c r="I335" s="2">
-        <v>47230</v>
+        <v>47237</v>
       </c>
       <c r="J335" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
     </row>
     <row r="336" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A336" s="2">
-        <v>46164</v>
+        <v>46213</v>
       </c>
       <c r="B336" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="C336" t="s">
-        <v>11</v>
+        <v>555</v>
       </c>
       <c r="D336" t="s">
-        <v>329</v>
+        <v>556</v>
       </c>
       <c r="E336" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F336">
-        <v>3840</v>
+        <v>2800</v>
       </c>
       <c r="H336" s="2">
-        <v>46135</v>
+        <v>46142</v>
       </c>
       <c r="I336" s="2">
-        <v>47230</v>
+        <v>47237</v>
       </c>
       <c r="J336" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="337" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A337" s="2">
-        <v>46164</v>
+        <v>46213</v>
       </c>
       <c r="B337" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="C337" t="s">
-        <v>11</v>
+        <v>555</v>
       </c>
       <c r="D337" t="s">
-        <v>329</v>
+        <v>556</v>
       </c>
       <c r="E337" t="s">
-        <v>562</v>
+        <v>560</v>
       </c>
       <c r="F337">
-        <v>3840</v>
+        <v>2800</v>
       </c>
       <c r="H337" s="2">
-        <v>46135</v>
+        <v>46142</v>
       </c>
       <c r="I337" s="2">
-        <v>47230</v>
+        <v>47237</v>
       </c>
       <c r="J337" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="338" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A338" s="2">
-        <v>46164</v>
+        <v>46213</v>
       </c>
       <c r="B338" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="C338" t="s">
-        <v>11</v>
+        <v>555</v>
       </c>
       <c r="D338" t="s">
-        <v>329</v>
+        <v>556</v>
       </c>
       <c r="E338" t="s">
-        <v>563</v>
+        <v>561</v>
       </c>
       <c r="F338">
-        <v>3840</v>
+        <v>2000</v>
       </c>
       <c r="H338" s="2">
-        <v>46135</v>
+        <v>46142</v>
       </c>
       <c r="I338" s="2">
-        <v>47230</v>
+        <v>47237</v>
       </c>
       <c r="J338" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="339" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A339" s="2">
-        <v>46164</v>
+        <v>46213</v>
       </c>
       <c r="B339" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="C339" t="s">
-        <v>11</v>
+        <v>555</v>
       </c>
       <c r="D339" t="s">
-        <v>329</v>
+        <v>556</v>
       </c>
       <c r="E339" t="s">
-        <v>564</v>
+        <v>562</v>
       </c>
       <c r="F339">
-        <v>3840</v>
+        <v>1529</v>
       </c>
       <c r="H339" s="2">
-        <v>46135</v>
+        <v>46142</v>
       </c>
       <c r="I339" s="2">
-        <v>47230</v>
+        <v>47237</v>
       </c>
       <c r="J339" t="s">
-        <v>559</v>
+        <v>563</v>
       </c>
     </row>
     <row r="340" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A340" s="2">
-        <v>46164</v>
+        <v>46218</v>
       </c>
       <c r="B340" t="s">
-        <v>553</v>
+        <v>564</v>
       </c>
       <c r="C340" t="s">
-        <v>11</v>
+        <v>565</v>
       </c>
       <c r="D340" t="s">
-        <v>329</v>
+        <v>566</v>
       </c>
       <c r="E340" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="F340">
-        <v>3840</v>
+        <v>498</v>
       </c>
       <c r="H340" s="2">
-        <v>46135</v>
+        <v>46183</v>
       </c>
       <c r="I340" s="2">
-        <v>47230</v>
+        <v>47276</v>
       </c>
       <c r="J340" t="s">
-        <v>559</v>
+        <v>568</v>
       </c>
     </row>
     <row r="341" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A341" s="2">
-        <v>46164</v>
+        <v>46218</v>
       </c>
       <c r="B341" t="s">
-        <v>553</v>
+        <v>564</v>
       </c>
       <c r="C341" t="s">
-        <v>11</v>
+        <v>565</v>
       </c>
       <c r="D341" t="s">
-        <v>329</v>
+        <v>566</v>
       </c>
       <c r="E341" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="F341">
-        <v>3840</v>
+        <v>497</v>
       </c>
       <c r="H341" s="2">
-        <v>46135</v>
+        <v>46183</v>
       </c>
       <c r="I341" s="2">
-        <v>47230</v>
+        <v>47276</v>
       </c>
       <c r="J341" t="s">
-        <v>559</v>
+        <v>568</v>
       </c>
     </row>
     <row r="342" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A342" s="2">
-        <v>46164</v>
+        <v>46218</v>
       </c>
       <c r="B342" t="s">
-        <v>553</v>
+        <v>564</v>
       </c>
       <c r="C342" t="s">
-        <v>11</v>
+        <v>565</v>
       </c>
       <c r="D342" t="s">
-        <v>329</v>
+        <v>566</v>
       </c>
       <c r="E342" t="s">
         <v>567</v>
       </c>
       <c r="F342">
-        <v>3320</v>
+        <v>512</v>
       </c>
       <c r="H342" s="2">
-        <v>46135</v>
+        <v>46183</v>
       </c>
       <c r="I342" s="2">
-        <v>47230</v>
+        <v>47276</v>
       </c>
       <c r="J342" t="s">
-        <v>555</v>
+        <v>568</v>
       </c>
     </row>
     <row r="343" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A343" s="2">
-        <v>46177</v>
+        <v>46218</v>
       </c>
       <c r="B343" t="s">
+        <v>564</v>
+      </c>
+      <c r="C343" t="s">
+        <v>565</v>
+      </c>
+      <c r="D343" t="s">
+        <v>566</v>
+      </c>
+      <c r="E343" t="s">
+        <v>567</v>
+      </c>
+      <c r="F343">
+        <v>512</v>
+      </c>
+      <c r="H343" s="2">
+        <v>46183</v>
+      </c>
+      <c r="I343" s="2">
+        <v>47276</v>
+      </c>
+      <c r="J343" t="s">
         <v>568</v>
-      </c>
-[...16 lines deleted...]
-        <v>571</v>
       </c>
     </row>
     <row r="344" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A344" s="2">
-        <v>46177</v>
+        <v>46218</v>
       </c>
       <c r="B344" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="C344" t="s">
-        <v>11</v>
+        <v>565</v>
       </c>
       <c r="D344" t="s">
+        <v>566</v>
+      </c>
+      <c r="E344" t="s">
+        <v>567</v>
+      </c>
+      <c r="F344">
+        <v>512</v>
+      </c>
+      <c r="H344" s="2">
+        <v>46183</v>
+      </c>
+      <c r="I344" s="2">
+        <v>47276</v>
+      </c>
+      <c r="J344" t="s">
         <v>569</v>
-      </c>
-[...10 lines deleted...]
-        <v>573</v>
       </c>
     </row>
     <row r="345" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A345" s="2">
-        <v>46177</v>
+        <v>46218</v>
       </c>
       <c r="B345" t="s">
+        <v>564</v>
+      </c>
+      <c r="C345" t="s">
+        <v>565</v>
+      </c>
+      <c r="D345" t="s">
+        <v>566</v>
+      </c>
+      <c r="E345" t="s">
+        <v>570</v>
+      </c>
+      <c r="F345">
+        <v>512</v>
+      </c>
+      <c r="H345" s="2">
+        <v>46183</v>
+      </c>
+      <c r="I345" s="2">
+        <v>47277</v>
+      </c>
+      <c r="J345" t="s">
         <v>568</v>
-      </c>
-[...16 lines deleted...]
-        <v>573</v>
       </c>
     </row>
     <row r="346" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A346" s="2">
-        <v>46177</v>
+        <v>46218</v>
       </c>
       <c r="B346" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="C346" t="s">
-        <v>11</v>
+        <v>565</v>
       </c>
       <c r="D346" t="s">
+        <v>566</v>
+      </c>
+      <c r="E346" t="s">
+        <v>571</v>
+      </c>
+      <c r="F346">
+        <v>512</v>
+      </c>
+      <c r="H346" s="2">
+        <v>46183</v>
+      </c>
+      <c r="I346" s="2">
+        <v>47278</v>
+      </c>
+      <c r="J346" t="s">
         <v>569</v>
-      </c>
-[...10 lines deleted...]
-        <v>576</v>
       </c>
     </row>
     <row r="347" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A347" s="2">
-        <v>46177</v>
+        <v>46218</v>
       </c>
       <c r="B347" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="C347" t="s">
-        <v>11</v>
+        <v>565</v>
       </c>
       <c r="D347" t="s">
+        <v>566</v>
+      </c>
+      <c r="E347" t="s">
+        <v>572</v>
+      </c>
+      <c r="F347">
+        <v>512</v>
+      </c>
+      <c r="H347" s="2">
+        <v>46183</v>
+      </c>
+      <c r="I347" s="2">
+        <v>47278</v>
+      </c>
+      <c r="J347" t="s">
         <v>569</v>
-      </c>
-[...10 lines deleted...]
-        <v>576</v>
       </c>
     </row>
     <row r="348" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A348" s="2">
-        <v>46178</v>
+        <v>46218</v>
       </c>
       <c r="B348" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="C348" t="s">
-        <v>11</v>
+        <v>565</v>
       </c>
       <c r="D348" t="s">
+        <v>566</v>
+      </c>
+      <c r="E348" t="s">
+        <v>573</v>
+      </c>
+      <c r="F348">
+        <v>512</v>
+      </c>
+      <c r="H348" s="2">
+        <v>46183</v>
+      </c>
+      <c r="I348" s="2">
+        <v>47278</v>
+      </c>
+      <c r="J348" t="s">
         <v>569</v>
-      </c>
-[...10 lines deleted...]
-        <v>576</v>
       </c>
     </row>
     <row r="349" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A349" s="2">
-        <v>46178</v>
+        <v>46218</v>
       </c>
       <c r="B349" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="C349" t="s">
-        <v>11</v>
+        <v>565</v>
       </c>
       <c r="D349" t="s">
+        <v>566</v>
+      </c>
+      <c r="E349" t="s">
+        <v>574</v>
+      </c>
+      <c r="F349">
+        <v>512</v>
+      </c>
+      <c r="H349" s="2">
+        <v>46183</v>
+      </c>
+      <c r="I349" s="2">
+        <v>47278</v>
+      </c>
+      <c r="J349" t="s">
         <v>569</v>
-      </c>
-[...10 lines deleted...]
-        <v>580</v>
       </c>
     </row>
     <row r="350" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A350" s="2">
-        <v>46178</v>
+        <v>46218</v>
       </c>
       <c r="B350" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="C350" t="s">
-        <v>11</v>
+        <v>565</v>
       </c>
       <c r="D350" t="s">
+        <v>566</v>
+      </c>
+      <c r="E350" t="s">
+        <v>575</v>
+      </c>
+      <c r="F350">
+        <v>512</v>
+      </c>
+      <c r="H350" s="2">
+        <v>46183</v>
+      </c>
+      <c r="I350" s="2">
+        <v>47278</v>
+      </c>
+      <c r="J350" t="s">
         <v>569</v>
-      </c>
-[...10 lines deleted...]
-        <v>580</v>
       </c>
     </row>
     <row r="351" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A351" s="2">
-        <v>46178</v>
+        <v>46218</v>
       </c>
       <c r="B351" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="C351" t="s">
-        <v>11</v>
+        <v>565</v>
       </c>
       <c r="D351" t="s">
+        <v>566</v>
+      </c>
+      <c r="E351" t="s">
+        <v>576</v>
+      </c>
+      <c r="F351">
+        <v>512</v>
+      </c>
+      <c r="H351" s="2">
+        <v>46183</v>
+      </c>
+      <c r="I351" s="2">
+        <v>47278</v>
+      </c>
+      <c r="J351" t="s">
         <v>569</v>
-      </c>
-[...10 lines deleted...]
-        <v>580</v>
       </c>
     </row>
     <row r="352" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A352" s="2">
-        <v>46178</v>
+        <v>46218</v>
       </c>
       <c r="B352" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="C352" t="s">
-        <v>11</v>
+        <v>565</v>
       </c>
       <c r="D352" t="s">
+        <v>566</v>
+      </c>
+      <c r="E352" t="s">
+        <v>577</v>
+      </c>
+      <c r="F352">
+        <v>512</v>
+      </c>
+      <c r="H352" s="2">
+        <v>46183</v>
+      </c>
+      <c r="I352" s="2">
+        <v>47278</v>
+      </c>
+      <c r="J352" t="s">
         <v>569</v>
-      </c>
-[...10 lines deleted...]
-        <v>584</v>
       </c>
     </row>
     <row r="353" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A353" s="2">
-        <v>46178</v>
+        <v>46218</v>
       </c>
       <c r="B353" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="C353" t="s">
-        <v>11</v>
+        <v>565</v>
       </c>
       <c r="D353" t="s">
+        <v>566</v>
+      </c>
+      <c r="E353" t="s">
+        <v>578</v>
+      </c>
+      <c r="F353">
+        <v>512</v>
+      </c>
+      <c r="H353" s="2">
+        <v>46183</v>
+      </c>
+      <c r="I353" s="2">
+        <v>47278</v>
+      </c>
+      <c r="J353" t="s">
         <v>569</v>
-      </c>
-[...10 lines deleted...]
-        <v>584</v>
       </c>
     </row>
     <row r="354" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A354" s="2">
-        <v>46178</v>
+        <v>46219</v>
       </c>
       <c r="B354" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="C354" t="s">
-        <v>11</v>
+        <v>565</v>
       </c>
       <c r="D354" t="s">
+        <v>566</v>
+      </c>
+      <c r="E354" t="s">
+        <v>567</v>
+      </c>
+      <c r="F354">
+        <v>596</v>
+      </c>
+      <c r="H354" s="2">
+        <v>46183</v>
+      </c>
+      <c r="I354" s="2">
+        <v>47276</v>
+      </c>
+      <c r="J354" t="s">
         <v>569</v>
-      </c>
-[...10 lines deleted...]
-        <v>584</v>
       </c>
     </row>
     <row r="355" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A355" s="2">
-        <v>46182</v>
+        <v>46219</v>
       </c>
       <c r="B355" t="s">
-        <v>587</v>
+        <v>564</v>
       </c>
       <c r="C355" t="s">
-        <v>11</v>
+        <v>565</v>
       </c>
       <c r="D355" t="s">
-        <v>421</v>
+        <v>566</v>
       </c>
       <c r="E355" t="s">
-        <v>588</v>
+        <v>579</v>
       </c>
       <c r="F355">
-        <v>5184</v>
+        <v>512</v>
+      </c>
+      <c r="H355" s="2">
+        <v>46183</v>
       </c>
       <c r="I355" s="2">
-        <v>47270</v>
+        <v>47278</v>
       </c>
       <c r="J355" t="s">
-        <v>589</v>
+        <v>569</v>
       </c>
     </row>
     <row r="356" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A356" s="2">
-        <v>46182</v>
+        <v>46219</v>
       </c>
       <c r="B356" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="C356" t="s">
-        <v>11</v>
+        <v>565</v>
       </c>
       <c r="D356" t="s">
+        <v>566</v>
+      </c>
+      <c r="E356" t="s">
+        <v>580</v>
+      </c>
+      <c r="F356">
+        <v>512</v>
+      </c>
+      <c r="H356" s="2">
+        <v>46183</v>
+      </c>
+      <c r="I356" s="2">
+        <v>47278</v>
+      </c>
+      <c r="J356" t="s">
         <v>569</v>
-      </c>
-[...10 lines deleted...]
-        <v>591</v>
       </c>
     </row>
     <row r="357" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A357" s="2">
-        <v>46182</v>
+        <v>46219</v>
       </c>
       <c r="B357" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="C357" t="s">
-        <v>11</v>
+        <v>565</v>
       </c>
       <c r="D357" t="s">
+        <v>566</v>
+      </c>
+      <c r="E357" t="s">
+        <v>581</v>
+      </c>
+      <c r="F357">
+        <v>512</v>
+      </c>
+      <c r="H357" s="2">
+        <v>46183</v>
+      </c>
+      <c r="I357" s="2">
+        <v>47278</v>
+      </c>
+      <c r="J357" t="s">
         <v>569</v>
-      </c>
-[...10 lines deleted...]
-        <v>591</v>
       </c>
     </row>
     <row r="358" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A358" s="2">
-        <v>46182</v>
+        <v>46219</v>
       </c>
       <c r="B358" t="s">
-        <v>587</v>
+        <v>564</v>
       </c>
       <c r="C358" t="s">
-        <v>11</v>
+        <v>565</v>
       </c>
       <c r="D358" t="s">
-        <v>421</v>
+        <v>566</v>
       </c>
       <c r="E358" t="s">
-        <v>593</v>
+        <v>582</v>
       </c>
       <c r="F358">
-        <v>4632</v>
+        <v>512</v>
+      </c>
+      <c r="H358" s="2">
+        <v>46183</v>
       </c>
       <c r="I358" s="2">
-        <v>47270</v>
+        <v>47278</v>
       </c>
       <c r="J358" t="s">
-        <v>594</v>
+        <v>569</v>
       </c>
     </row>
     <row r="359" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A359" s="2">
-        <v>46182</v>
+        <v>46219</v>
       </c>
       <c r="B359" t="s">
-        <v>587</v>
+        <v>564</v>
       </c>
       <c r="C359" t="s">
-        <v>11</v>
+        <v>565</v>
       </c>
       <c r="D359" t="s">
-        <v>421</v>
+        <v>566</v>
       </c>
       <c r="E359" t="s">
-        <v>595</v>
+        <v>583</v>
       </c>
       <c r="F359">
-        <v>5184</v>
+        <v>512</v>
+      </c>
+      <c r="H359" s="2">
+        <v>46183</v>
       </c>
       <c r="I359" s="2">
-        <v>47270</v>
+        <v>47278</v>
       </c>
       <c r="J359" t="s">
-        <v>594</v>
+        <v>569</v>
       </c>
     </row>
     <row r="360" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A360" s="2">
-        <v>46182</v>
+        <v>46219</v>
       </c>
       <c r="B360" t="s">
-        <v>587</v>
+        <v>564</v>
       </c>
       <c r="C360" t="s">
-        <v>11</v>
+        <v>565</v>
       </c>
       <c r="D360" t="s">
-        <v>421</v>
+        <v>566</v>
       </c>
       <c r="E360" t="s">
-        <v>596</v>
+        <v>584</v>
       </c>
       <c r="F360">
-        <v>5184</v>
+        <v>512</v>
+      </c>
+      <c r="H360" s="2">
+        <v>46183</v>
       </c>
       <c r="I360" s="2">
-        <v>47270</v>
+        <v>47278</v>
       </c>
       <c r="J360" t="s">
-        <v>594</v>
+        <v>569</v>
       </c>
     </row>
     <row r="361" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A361" s="2">
-        <v>46183</v>
+        <v>46219</v>
       </c>
       <c r="B361" t="s">
+        <v>585</v>
+      </c>
+      <c r="C361" t="s">
+        <v>386</v>
+      </c>
+      <c r="D361" t="s">
+        <v>387</v>
+      </c>
+      <c r="E361" t="s">
+        <v>586</v>
+      </c>
+      <c r="F361">
+        <v>1260</v>
+      </c>
+      <c r="H361" s="2">
+        <v>46205</v>
+      </c>
+      <c r="I361" s="2">
+        <v>47300</v>
+      </c>
+      <c r="J361" t="s">
         <v>587</v>
-      </c>
-[...16 lines deleted...]
-        <v>589</v>
       </c>
     </row>
     <row r="362" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A362" s="2">
-        <v>46183</v>
+        <v>46219</v>
       </c>
       <c r="B362" t="s">
+        <v>585</v>
+      </c>
+      <c r="C362" t="s">
+        <v>386</v>
+      </c>
+      <c r="D362" t="s">
+        <v>387</v>
+      </c>
+      <c r="E362" t="s">
+        <v>588</v>
+      </c>
+      <c r="F362">
+        <v>1260</v>
+      </c>
+      <c r="H362" s="2">
+        <v>46205</v>
+      </c>
+      <c r="I362" s="2">
+        <v>47300</v>
+      </c>
+      <c r="J362" t="s">
         <v>587</v>
-      </c>
-[...16 lines deleted...]
-        <v>599</v>
       </c>
     </row>
     <row r="363" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A363" s="2">
-        <v>46183</v>
+        <v>46219</v>
       </c>
       <c r="B363" t="s">
+        <v>585</v>
+      </c>
+      <c r="C363" t="s">
+        <v>386</v>
+      </c>
+      <c r="D363" t="s">
+        <v>387</v>
+      </c>
+      <c r="E363" t="s">
+        <v>589</v>
+      </c>
+      <c r="F363">
+        <v>1260</v>
+      </c>
+      <c r="H363" s="2">
+        <v>46205</v>
+      </c>
+      <c r="I363" s="2">
+        <v>47300</v>
+      </c>
+      <c r="J363" t="s">
         <v>587</v>
-      </c>
-[...16 lines deleted...]
-        <v>599</v>
       </c>
     </row>
     <row r="364" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A364" s="2">
-        <v>46183</v>
+        <v>46219</v>
       </c>
       <c r="B364" t="s">
+        <v>585</v>
+      </c>
+      <c r="C364" t="s">
+        <v>386</v>
+      </c>
+      <c r="D364" t="s">
+        <v>387</v>
+      </c>
+      <c r="E364" t="s">
+        <v>590</v>
+      </c>
+      <c r="F364">
+        <v>1220</v>
+      </c>
+      <c r="H364" s="2">
+        <v>46205</v>
+      </c>
+      <c r="I364" s="2">
+        <v>47300</v>
+      </c>
+      <c r="J364" t="s">
         <v>587</v>
-      </c>
-[...16 lines deleted...]
-        <v>589</v>
       </c>
     </row>
     <row r="365" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A365" s="2">
-        <v>46183</v>
+        <v>46224</v>
       </c>
       <c r="B365" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
       <c r="C365" t="s">
-        <v>11</v>
+        <v>260</v>
       </c>
       <c r="D365" t="s">
-        <v>421</v>
+        <v>261</v>
       </c>
       <c r="E365" t="s">
-        <v>602</v>
+        <v>592</v>
       </c>
       <c r="F365">
-        <v>5184</v>
+        <v>187</v>
+      </c>
+      <c r="H365" s="2">
+        <v>46195</v>
       </c>
       <c r="I365" s="2">
-        <v>47270</v>
+        <v>47290</v>
       </c>
       <c r="J365" t="s">
-        <v>603</v>
+        <v>593</v>
       </c>
     </row>
     <row r="366" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A366" s="2">
-        <v>46183</v>
+        <v>46224</v>
       </c>
       <c r="B366" t="s">
-        <v>604</v>
+        <v>591</v>
       </c>
       <c r="C366" t="s">
-        <v>11</v>
+        <v>260</v>
       </c>
       <c r="D366" t="s">
-        <v>605</v>
+        <v>261</v>
       </c>
       <c r="E366" t="s">
-        <v>606</v>
+        <v>594</v>
       </c>
       <c r="F366">
-        <v>3425</v>
+        <v>480</v>
+      </c>
+      <c r="H366" s="2">
+        <v>46195</v>
       </c>
       <c r="I366" s="2">
-        <v>47248</v>
+        <v>47290</v>
       </c>
       <c r="J366" t="s">
-        <v>607</v>
+        <v>593</v>
       </c>
     </row>
     <row r="367" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A367" s="2">
-        <v>46183</v>
+        <v>46224</v>
       </c>
       <c r="B367" t="s">
-        <v>604</v>
+        <v>591</v>
       </c>
       <c r="C367" t="s">
-        <v>11</v>
+        <v>260</v>
       </c>
       <c r="D367" t="s">
-        <v>605</v>
+        <v>261</v>
       </c>
       <c r="E367" t="s">
-        <v>608</v>
+        <v>595</v>
       </c>
       <c r="F367">
-        <v>5058</v>
+        <v>480</v>
+      </c>
+      <c r="H367" s="2">
+        <v>46195</v>
       </c>
       <c r="I367" s="2">
-        <v>47248</v>
+        <v>47290</v>
       </c>
       <c r="J367" t="s">
-        <v>607</v>
+        <v>593</v>
       </c>
     </row>
     <row r="368" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A368" s="2">
-        <v>46184</v>
+        <v>46224</v>
       </c>
       <c r="B368" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
       <c r="C368" t="s">
-        <v>11</v>
+        <v>260</v>
       </c>
       <c r="D368" t="s">
-        <v>421</v>
+        <v>261</v>
       </c>
       <c r="E368" t="s">
-        <v>609</v>
+        <v>596</v>
       </c>
       <c r="F368">
-        <v>4632</v>
+        <v>480</v>
+      </c>
+      <c r="H368" s="2">
+        <v>46195</v>
       </c>
       <c r="I368" s="2">
-        <v>47270</v>
+        <v>47290</v>
       </c>
       <c r="J368" t="s">
-        <v>599</v>
+        <v>593</v>
       </c>
     </row>
     <row r="369" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A369" s="2">
-        <v>46184</v>
+        <v>46224</v>
       </c>
       <c r="B369" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
       <c r="C369" t="s">
-        <v>11</v>
+        <v>260</v>
       </c>
       <c r="D369" t="s">
-        <v>421</v>
+        <v>261</v>
       </c>
       <c r="E369" t="s">
-        <v>610</v>
+        <v>597</v>
       </c>
       <c r="F369">
-        <v>5184</v>
+        <v>480</v>
+      </c>
+      <c r="H369" s="2">
+        <v>46195</v>
       </c>
       <c r="I369" s="2">
-        <v>47270</v>
+        <v>47290</v>
       </c>
       <c r="J369" t="s">
-        <v>603</v>
+        <v>593</v>
       </c>
     </row>
     <row r="370" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A370" s="2">
-        <v>46185</v>
+        <v>46224</v>
       </c>
       <c r="B370" t="s">
-        <v>71</v>
+        <v>591</v>
       </c>
       <c r="C370" t="s">
-        <v>11</v>
+        <v>260</v>
       </c>
       <c r="D370" t="s">
-        <v>72</v>
+        <v>261</v>
       </c>
       <c r="E370" t="s">
-        <v>611</v>
+        <v>598</v>
       </c>
       <c r="F370">
-        <v>384</v>
+        <v>480</v>
       </c>
       <c r="H370" s="2">
-        <v>46183</v>
+        <v>46195</v>
       </c>
       <c r="I370" s="2">
-        <v>47250</v>
+        <v>47290</v>
       </c>
       <c r="J370" t="s">
-        <v>612</v>
+        <v>593</v>
       </c>
     </row>
     <row r="371" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A371" s="2">
-        <v>46185</v>
+        <v>46224</v>
       </c>
       <c r="B371" t="s">
-        <v>71</v>
+        <v>591</v>
       </c>
       <c r="C371" t="s">
-        <v>11</v>
+        <v>260</v>
       </c>
       <c r="D371" t="s">
-        <v>72</v>
+        <v>261</v>
       </c>
       <c r="E371" t="s">
-        <v>613</v>
+        <v>599</v>
       </c>
       <c r="F371">
-        <v>384</v>
+        <v>480</v>
       </c>
       <c r="H371" s="2">
-        <v>46183</v>
+        <v>46195</v>
       </c>
       <c r="I371" s="2">
-        <v>47250</v>
+        <v>47290</v>
       </c>
       <c r="J371" t="s">
-        <v>612</v>
+        <v>593</v>
       </c>
     </row>
     <row r="372" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A372" s="2">
-        <v>46185</v>
+        <v>46224</v>
       </c>
       <c r="B372" t="s">
-        <v>71</v>
+        <v>591</v>
       </c>
       <c r="C372" t="s">
-        <v>11</v>
+        <v>260</v>
       </c>
       <c r="D372" t="s">
-        <v>72</v>
+        <v>261</v>
       </c>
       <c r="E372" t="s">
-        <v>614</v>
+        <v>600</v>
       </c>
       <c r="F372">
-        <v>384</v>
+        <v>480</v>
       </c>
       <c r="H372" s="2">
-        <v>46183</v>
+        <v>46195</v>
       </c>
       <c r="I372" s="2">
-        <v>47250</v>
+        <v>47290</v>
       </c>
       <c r="J372" t="s">
-        <v>612</v>
+        <v>593</v>
       </c>
     </row>
     <row r="373" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A373" s="2">
-        <v>46185</v>
+        <v>46224</v>
       </c>
       <c r="B373" t="s">
-        <v>71</v>
+        <v>591</v>
       </c>
       <c r="C373" t="s">
-        <v>11</v>
+        <v>260</v>
       </c>
       <c r="D373" t="s">
-        <v>72</v>
+        <v>261</v>
       </c>
       <c r="E373" t="s">
-        <v>615</v>
+        <v>601</v>
       </c>
       <c r="F373">
-        <v>384</v>
+        <v>480</v>
       </c>
       <c r="H373" s="2">
-        <v>46183</v>
+        <v>46195</v>
       </c>
       <c r="I373" s="2">
-        <v>47250</v>
+        <v>47290</v>
       </c>
       <c r="J373" t="s">
-        <v>612</v>
+        <v>593</v>
       </c>
     </row>
     <row r="374" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A374" s="2">
-        <v>46185</v>
+        <v>46224</v>
       </c>
       <c r="B374" t="s">
-        <v>71</v>
+        <v>591</v>
       </c>
       <c r="C374" t="s">
-        <v>11</v>
+        <v>260</v>
       </c>
       <c r="D374" t="s">
-        <v>72</v>
+        <v>261</v>
       </c>
       <c r="E374" t="s">
-        <v>616</v>
+        <v>602</v>
       </c>
       <c r="F374">
-        <v>384</v>
+        <v>480</v>
       </c>
       <c r="H374" s="2">
-        <v>46183</v>
+        <v>46195</v>
       </c>
       <c r="I374" s="2">
-        <v>47250</v>
+        <v>47290</v>
       </c>
       <c r="J374" t="s">
-        <v>612</v>
+        <v>593</v>
       </c>
     </row>
     <row r="375" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A375" s="2">
-        <v>46185</v>
+        <v>46224</v>
       </c>
       <c r="B375" t="s">
-        <v>71</v>
+        <v>591</v>
       </c>
       <c r="C375" t="s">
-        <v>11</v>
+        <v>260</v>
       </c>
       <c r="D375" t="s">
-        <v>72</v>
+        <v>261</v>
       </c>
       <c r="E375" t="s">
-        <v>617</v>
+        <v>603</v>
       </c>
       <c r="F375">
-        <v>384</v>
+        <v>480</v>
       </c>
       <c r="H375" s="2">
-        <v>46183</v>
+        <v>46195</v>
       </c>
       <c r="I375" s="2">
-        <v>47250</v>
+        <v>47290</v>
       </c>
       <c r="J375" t="s">
-        <v>612</v>
+        <v>593</v>
       </c>
     </row>
     <row r="376" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A376" s="2">
-        <v>46185</v>
+        <v>46225</v>
       </c>
       <c r="B376" t="s">
-        <v>71</v>
+        <v>498</v>
       </c>
       <c r="C376" t="s">
-        <v>11</v>
+        <v>499</v>
       </c>
       <c r="D376" t="s">
-        <v>72</v>
+        <v>500</v>
       </c>
       <c r="E376" t="s">
-        <v>618</v>
+        <v>501</v>
       </c>
       <c r="F376">
         <v>384</v>
       </c>
       <c r="H376" s="2">
-        <v>46183</v>
+        <v>46181</v>
       </c>
       <c r="I376" s="2">
-        <v>47250</v>
+        <v>47275</v>
       </c>
       <c r="J376" t="s">
-        <v>612</v>
+        <v>502</v>
       </c>
     </row>
     <row r="377" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A377" s="2">
-        <v>46185</v>
+        <v>46225</v>
       </c>
       <c r="B377" t="s">
-        <v>71</v>
+        <v>498</v>
       </c>
       <c r="C377" t="s">
-        <v>11</v>
+        <v>499</v>
       </c>
       <c r="D377" t="s">
-        <v>72</v>
+        <v>500</v>
       </c>
       <c r="E377" t="s">
-        <v>619</v>
+        <v>501</v>
       </c>
       <c r="F377">
-        <v>16</v>
+        <v>384</v>
       </c>
       <c r="H377" s="2">
-        <v>46183</v>
+        <v>46181</v>
       </c>
       <c r="I377" s="2">
-        <v>47250</v>
+        <v>47275</v>
       </c>
       <c r="J377" t="s">
-        <v>612</v>
+        <v>502</v>
       </c>
     </row>
     <row r="378" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A378" s="2">
-        <v>46185</v>
+        <v>46225</v>
       </c>
       <c r="B378" t="s">
-        <v>71</v>
+        <v>498</v>
       </c>
       <c r="C378" t="s">
-        <v>11</v>
+        <v>499</v>
       </c>
       <c r="D378" t="s">
-        <v>72</v>
+        <v>500</v>
       </c>
       <c r="E378" t="s">
-        <v>620</v>
+        <v>501</v>
       </c>
       <c r="F378">
         <v>384</v>
       </c>
       <c r="H378" s="2">
-        <v>46182</v>
+        <v>46181</v>
       </c>
       <c r="I378" s="2">
-        <v>47250</v>
+        <v>47275</v>
       </c>
       <c r="J378" t="s">
-        <v>612</v>
+        <v>502</v>
       </c>
     </row>
     <row r="379" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A379" s="2">
-        <v>46185</v>
+        <v>46225</v>
       </c>
       <c r="B379" t="s">
-        <v>71</v>
+        <v>498</v>
       </c>
       <c r="C379" t="s">
-        <v>11</v>
+        <v>499</v>
       </c>
       <c r="D379" t="s">
-        <v>72</v>
+        <v>500</v>
       </c>
       <c r="E379" t="s">
-        <v>621</v>
+        <v>501</v>
       </c>
       <c r="F379">
         <v>384</v>
       </c>
       <c r="H379" s="2">
-        <v>46182</v>
+        <v>46181</v>
       </c>
       <c r="I379" s="2">
-        <v>47250</v>
+        <v>47275</v>
       </c>
       <c r="J379" t="s">
-        <v>612</v>
+        <v>502</v>
       </c>
     </row>
     <row r="380" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A380" s="2">
-        <v>46185</v>
+        <v>46225</v>
       </c>
       <c r="B380" t="s">
-        <v>71</v>
+        <v>498</v>
       </c>
       <c r="C380" t="s">
-        <v>11</v>
+        <v>499</v>
       </c>
       <c r="D380" t="s">
-        <v>72</v>
+        <v>500</v>
       </c>
       <c r="E380" t="s">
-        <v>622</v>
+        <v>501</v>
       </c>
       <c r="F380">
         <v>384</v>
       </c>
       <c r="H380" s="2">
-        <v>46182</v>
+        <v>46181</v>
       </c>
       <c r="I380" s="2">
-        <v>47250</v>
+        <v>47275</v>
       </c>
       <c r="J380" t="s">
-        <v>612</v>
+        <v>502</v>
       </c>
     </row>
     <row r="381" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A381" s="2">
-        <v>46185</v>
+        <v>46225</v>
       </c>
       <c r="B381" t="s">
-        <v>71</v>
+        <v>498</v>
       </c>
       <c r="C381" t="s">
-        <v>11</v>
+        <v>499</v>
       </c>
       <c r="D381" t="s">
-        <v>72</v>
+        <v>500</v>
       </c>
       <c r="E381" t="s">
-        <v>623</v>
+        <v>604</v>
       </c>
       <c r="F381">
         <v>384</v>
       </c>
       <c r="H381" s="2">
-        <v>46182</v>
+        <v>46181</v>
       </c>
       <c r="I381" s="2">
-        <v>47250</v>
+        <v>47276</v>
       </c>
       <c r="J381" t="s">
-        <v>612</v>
+        <v>502</v>
       </c>
     </row>
     <row r="382" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A382" s="2">
-        <v>46185</v>
+        <v>46225</v>
       </c>
       <c r="B382" t="s">
-        <v>71</v>
+        <v>498</v>
       </c>
       <c r="C382" t="s">
-        <v>11</v>
+        <v>499</v>
       </c>
       <c r="D382" t="s">
-        <v>72</v>
+        <v>500</v>
       </c>
       <c r="E382" t="s">
-        <v>624</v>
+        <v>605</v>
       </c>
       <c r="F382">
         <v>384</v>
       </c>
       <c r="H382" s="2">
-        <v>46182</v>
+        <v>46181</v>
       </c>
       <c r="I382" s="2">
-        <v>47250</v>
+        <v>47276</v>
       </c>
       <c r="J382" t="s">
-        <v>612</v>
+        <v>502</v>
       </c>
     </row>
     <row r="383" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A383" s="2">
-        <v>46185</v>
+        <v>46225</v>
       </c>
       <c r="B383" t="s">
-        <v>71</v>
+        <v>498</v>
       </c>
       <c r="C383" t="s">
-        <v>11</v>
+        <v>499</v>
       </c>
       <c r="D383" t="s">
-        <v>72</v>
+        <v>500</v>
       </c>
       <c r="E383" t="s">
-        <v>625</v>
+        <v>606</v>
       </c>
       <c r="F383">
         <v>384</v>
       </c>
       <c r="H383" s="2">
-        <v>46182</v>
+        <v>46181</v>
       </c>
       <c r="I383" s="2">
-        <v>47250</v>
+        <v>47276</v>
       </c>
       <c r="J383" t="s">
-        <v>612</v>
+        <v>502</v>
       </c>
     </row>
     <row r="384" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A384" s="2">
-        <v>46185</v>
+        <v>46225</v>
       </c>
       <c r="B384" t="s">
-        <v>71</v>
+        <v>498</v>
       </c>
       <c r="C384" t="s">
-        <v>11</v>
+        <v>499</v>
       </c>
       <c r="D384" t="s">
-        <v>72</v>
+        <v>500</v>
       </c>
       <c r="E384" t="s">
-        <v>626</v>
+        <v>607</v>
       </c>
       <c r="F384">
         <v>384</v>
       </c>
       <c r="H384" s="2">
-        <v>46182</v>
+        <v>46181</v>
       </c>
       <c r="I384" s="2">
-        <v>47250</v>
+        <v>47276</v>
       </c>
       <c r="J384" t="s">
-        <v>612</v>
+        <v>502</v>
       </c>
     </row>
     <row r="385" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A385" s="2">
-        <v>46185</v>
+        <v>46225</v>
       </c>
       <c r="B385" t="s">
-        <v>71</v>
+        <v>498</v>
       </c>
       <c r="C385" t="s">
-        <v>11</v>
+        <v>499</v>
       </c>
       <c r="D385" t="s">
-        <v>72</v>
+        <v>500</v>
       </c>
       <c r="E385" t="s">
-        <v>627</v>
+        <v>608</v>
       </c>
       <c r="F385">
         <v>384</v>
       </c>
       <c r="H385" s="2">
-        <v>46182</v>
+        <v>46181</v>
       </c>
       <c r="I385" s="2">
-        <v>47250</v>
+        <v>47276</v>
       </c>
       <c r="J385" t="s">
-        <v>612</v>
+        <v>502</v>
       </c>
     </row>
     <row r="386" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A386" s="2">
-        <v>46185</v>
+        <v>46225</v>
       </c>
       <c r="B386" t="s">
-        <v>71</v>
+        <v>498</v>
       </c>
       <c r="C386" t="s">
-        <v>11</v>
+        <v>499</v>
       </c>
       <c r="D386" t="s">
-        <v>72</v>
+        <v>500</v>
       </c>
       <c r="E386" t="s">
-        <v>628</v>
+        <v>609</v>
       </c>
       <c r="F386">
         <v>384</v>
       </c>
       <c r="H386" s="2">
-        <v>46182</v>
+        <v>46181</v>
       </c>
       <c r="I386" s="2">
-        <v>47250</v>
+        <v>47276</v>
       </c>
       <c r="J386" t="s">
-        <v>612</v>
+        <v>502</v>
       </c>
     </row>
     <row r="387" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A387" s="2">
-        <v>46185</v>
+        <v>46225</v>
       </c>
       <c r="B387" t="s">
-        <v>71</v>
+        <v>498</v>
       </c>
       <c r="C387" t="s">
-        <v>11</v>
+        <v>499</v>
       </c>
       <c r="D387" t="s">
-        <v>72</v>
+        <v>500</v>
       </c>
       <c r="E387" t="s">
-        <v>629</v>
+        <v>610</v>
       </c>
       <c r="F387">
         <v>384</v>
       </c>
       <c r="H387" s="2">
-        <v>46182</v>
+        <v>46181</v>
       </c>
       <c r="I387" s="2">
-        <v>47250</v>
+        <v>47276</v>
       </c>
       <c r="J387" t="s">
-        <v>612</v>
+        <v>502</v>
       </c>
     </row>
     <row r="388" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A388" s="2">
-        <v>46185</v>
+        <v>46226</v>
       </c>
       <c r="B388" t="s">
-        <v>71</v>
+        <v>498</v>
       </c>
       <c r="C388" t="s">
-        <v>11</v>
+        <v>499</v>
       </c>
       <c r="D388" t="s">
-        <v>72</v>
+        <v>500</v>
       </c>
       <c r="E388" t="s">
-        <v>630</v>
+        <v>611</v>
       </c>
       <c r="F388">
         <v>384</v>
       </c>
       <c r="H388" s="2">
-        <v>46182</v>
+        <v>46181</v>
       </c>
       <c r="I388" s="2">
-        <v>47250</v>
+        <v>47276</v>
       </c>
       <c r="J388" t="s">
-        <v>612</v>
+        <v>502</v>
       </c>
     </row>
     <row r="389" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A389" s="2">
-        <v>46185</v>
+        <v>46226</v>
       </c>
       <c r="B389" t="s">
-        <v>71</v>
+        <v>498</v>
       </c>
       <c r="C389" t="s">
-        <v>11</v>
+        <v>499</v>
       </c>
       <c r="D389" t="s">
-        <v>72</v>
+        <v>500</v>
       </c>
       <c r="E389" t="s">
-        <v>631</v>
+        <v>612</v>
       </c>
       <c r="F389">
         <v>384</v>
       </c>
       <c r="H389" s="2">
-        <v>46182</v>
+        <v>46181</v>
       </c>
       <c r="I389" s="2">
-        <v>47250</v>
+        <v>47276</v>
       </c>
       <c r="J389" t="s">
-        <v>612</v>
+        <v>502</v>
       </c>
     </row>
     <row r="390" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A390" s="2">
-        <v>46185</v>
+        <v>46226</v>
       </c>
       <c r="B390" t="s">
-        <v>71</v>
+        <v>498</v>
       </c>
       <c r="C390" t="s">
-        <v>11</v>
+        <v>499</v>
       </c>
       <c r="D390" t="s">
-        <v>72</v>
+        <v>500</v>
       </c>
       <c r="E390" t="s">
-        <v>632</v>
+        <v>613</v>
       </c>
       <c r="F390">
         <v>384</v>
       </c>
       <c r="H390" s="2">
-        <v>46182</v>
+        <v>46181</v>
       </c>
       <c r="I390" s="2">
-        <v>47250</v>
+        <v>47276</v>
       </c>
       <c r="J390" t="s">
-        <v>612</v>
+        <v>502</v>
       </c>
     </row>
     <row r="391" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A391" s="2">
-        <v>46185</v>
+        <v>46226</v>
       </c>
       <c r="B391" t="s">
-        <v>71</v>
+        <v>498</v>
       </c>
       <c r="C391" t="s">
-        <v>11</v>
+        <v>499</v>
       </c>
       <c r="D391" t="s">
-        <v>72</v>
+        <v>500</v>
       </c>
       <c r="E391" t="s">
-        <v>633</v>
+        <v>614</v>
       </c>
       <c r="F391">
         <v>384</v>
       </c>
       <c r="H391" s="2">
-        <v>46182</v>
+        <v>46181</v>
       </c>
       <c r="I391" s="2">
-        <v>47250</v>
+        <v>47276</v>
       </c>
       <c r="J391" t="s">
-        <v>612</v>
+        <v>502</v>
       </c>
     </row>
     <row r="392" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A392" s="2">
-        <v>46185</v>
+        <v>46226</v>
       </c>
       <c r="B392" t="s">
-        <v>71</v>
+        <v>498</v>
       </c>
       <c r="C392" t="s">
-        <v>11</v>
+        <v>499</v>
       </c>
       <c r="D392" t="s">
-        <v>72</v>
+        <v>500</v>
       </c>
       <c r="E392" t="s">
-        <v>634</v>
+        <v>615</v>
       </c>
       <c r="F392">
         <v>384</v>
       </c>
       <c r="H392" s="2">
-        <v>46182</v>
+        <v>46181</v>
       </c>
       <c r="I392" s="2">
-        <v>47250</v>
+        <v>47276</v>
       </c>
       <c r="J392" t="s">
-        <v>612</v>
+        <v>502</v>
       </c>
     </row>
     <row r="393" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A393" s="2">
-        <v>46185</v>
+        <v>46226</v>
       </c>
       <c r="B393" t="s">
-        <v>71</v>
+        <v>498</v>
       </c>
       <c r="C393" t="s">
-        <v>11</v>
+        <v>499</v>
       </c>
       <c r="D393" t="s">
-        <v>72</v>
+        <v>500</v>
       </c>
       <c r="E393" t="s">
-        <v>635</v>
+        <v>616</v>
       </c>
       <c r="F393">
         <v>384</v>
       </c>
       <c r="H393" s="2">
-        <v>46182</v>
+        <v>46181</v>
       </c>
       <c r="I393" s="2">
-        <v>47250</v>
+        <v>47276</v>
       </c>
       <c r="J393" t="s">
-        <v>612</v>
+        <v>502</v>
       </c>
     </row>
     <row r="394" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A394" s="2">
-        <v>46185</v>
+        <v>46226</v>
       </c>
       <c r="B394" t="s">
-        <v>71</v>
+        <v>498</v>
       </c>
       <c r="C394" t="s">
-        <v>11</v>
+        <v>499</v>
       </c>
       <c r="D394" t="s">
-        <v>72</v>
+        <v>500</v>
       </c>
       <c r="E394" t="s">
-        <v>636</v>
+        <v>617</v>
       </c>
       <c r="F394">
         <v>384</v>
       </c>
       <c r="H394" s="2">
-        <v>46183</v>
+        <v>46181</v>
       </c>
       <c r="I394" s="2">
-        <v>47250</v>
+        <v>47276</v>
       </c>
       <c r="J394" t="s">
-        <v>612</v>
+        <v>502</v>
       </c>
     </row>
     <row r="395" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A395" s="2">
-        <v>46185</v>
+        <v>46226</v>
       </c>
       <c r="B395" t="s">
-        <v>71</v>
+        <v>498</v>
       </c>
       <c r="C395" t="s">
-        <v>11</v>
+        <v>499</v>
       </c>
       <c r="D395" t="s">
-        <v>72</v>
+        <v>500</v>
       </c>
       <c r="E395" t="s">
-        <v>637</v>
+        <v>618</v>
       </c>
       <c r="F395">
         <v>384</v>
       </c>
       <c r="H395" s="2">
-        <v>46183</v>
+        <v>46181</v>
       </c>
       <c r="I395" s="2">
-        <v>47250</v>
+        <v>47276</v>
       </c>
       <c r="J395" t="s">
-        <v>612</v>
+        <v>502</v>
       </c>
     </row>
     <row r="396" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A396" s="2">
-        <v>46185</v>
+        <v>46226</v>
       </c>
       <c r="B396" t="s">
-        <v>71</v>
+        <v>498</v>
       </c>
       <c r="C396" t="s">
-        <v>11</v>
+        <v>499</v>
       </c>
       <c r="D396" t="s">
-        <v>72</v>
+        <v>500</v>
       </c>
       <c r="E396" t="s">
-        <v>638</v>
+        <v>507</v>
       </c>
       <c r="F396">
-        <v>384</v>
+        <v>284</v>
       </c>
       <c r="H396" s="2">
-        <v>46183</v>
+        <v>46181</v>
       </c>
       <c r="I396" s="2">
-        <v>47250</v>
+        <v>47277</v>
       </c>
       <c r="J396" t="s">
-        <v>612</v>
+        <v>502</v>
       </c>
     </row>
     <row r="397" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A397" s="2">
-        <v>46185</v>
+        <v>46226</v>
       </c>
       <c r="B397" t="s">
-        <v>184</v>
+        <v>498</v>
       </c>
       <c r="C397" t="s">
-        <v>11</v>
+        <v>499</v>
       </c>
       <c r="D397" t="s">
-        <v>185</v>
+        <v>500</v>
       </c>
       <c r="E397" t="s">
-        <v>639</v>
+        <v>507</v>
       </c>
       <c r="F397">
-        <v>3360</v>
+        <v>384</v>
       </c>
       <c r="H397" s="2">
-        <v>46183</v>
+        <v>46181</v>
       </c>
       <c r="I397" s="2">
-        <v>47255</v>
+        <v>47277</v>
       </c>
       <c r="J397" t="s">
-        <v>640</v>
+        <v>502</v>
       </c>
     </row>
     <row r="398" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A398" s="2">
-        <v>46185</v>
+        <v>46226</v>
       </c>
       <c r="B398" t="s">
-        <v>184</v>
+        <v>498</v>
       </c>
       <c r="C398" t="s">
-        <v>11</v>
+        <v>499</v>
       </c>
       <c r="D398" t="s">
-        <v>185</v>
+        <v>500</v>
       </c>
       <c r="E398" t="s">
-        <v>641</v>
+        <v>507</v>
       </c>
       <c r="F398">
-        <v>3360</v>
+        <v>384</v>
       </c>
       <c r="H398" s="2">
-        <v>46183</v>
+        <v>46181</v>
       </c>
       <c r="I398" s="2">
-        <v>47255</v>
+        <v>47277</v>
       </c>
       <c r="J398" t="s">
-        <v>640</v>
+        <v>502</v>
       </c>
     </row>
     <row r="399" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A399" s="2">
-        <v>46185</v>
+        <v>46226</v>
       </c>
       <c r="B399" t="s">
-        <v>184</v>
+        <v>591</v>
       </c>
       <c r="C399" t="s">
-        <v>11</v>
+        <v>260</v>
       </c>
       <c r="D399" t="s">
-        <v>185</v>
+        <v>261</v>
       </c>
       <c r="E399" t="s">
-        <v>642</v>
+        <v>619</v>
       </c>
       <c r="F399">
-        <v>3360</v>
+        <v>13</v>
       </c>
       <c r="H399" s="2">
-        <v>46183</v>
+        <v>46195</v>
       </c>
       <c r="I399" s="2">
-        <v>47255</v>
+        <v>47290</v>
       </c>
       <c r="J399" t="s">
-        <v>640</v>
+        <v>593</v>
       </c>
     </row>
     <row r="400" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A400" s="2">
-        <v>46185</v>
+        <v>46227</v>
       </c>
       <c r="B400" t="s">
-        <v>184</v>
+        <v>498</v>
       </c>
       <c r="C400" t="s">
-        <v>11</v>
+        <v>499</v>
       </c>
       <c r="D400" t="s">
-        <v>185</v>
+        <v>500</v>
       </c>
       <c r="E400" t="s">
-        <v>643</v>
+        <v>620</v>
       </c>
       <c r="F400">
-        <v>2920</v>
+        <v>384</v>
       </c>
       <c r="H400" s="2">
-        <v>46184</v>
+        <v>46181</v>
       </c>
       <c r="I400" s="2">
-        <v>47255</v>
+        <v>47276</v>
       </c>
       <c r="J400" t="s">
-        <v>640</v>
+        <v>502</v>
       </c>
     </row>
     <row r="401" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A401" s="2">
-        <v>46185</v>
+        <v>46227</v>
       </c>
       <c r="B401" t="s">
-        <v>604</v>
+        <v>498</v>
       </c>
       <c r="C401" t="s">
-        <v>11</v>
+        <v>499</v>
       </c>
       <c r="D401" t="s">
-        <v>605</v>
+        <v>500</v>
       </c>
       <c r="E401" t="s">
-        <v>644</v>
+        <v>621</v>
       </c>
       <c r="F401">
-        <v>4480</v>
+        <v>384</v>
       </c>
       <c r="H401" s="2">
-        <v>46183</v>
+        <v>46181</v>
       </c>
       <c r="I401" s="2">
-        <v>47249</v>
+        <v>47276</v>
       </c>
       <c r="J401" t="s">
-        <v>645</v>
+        <v>502</v>
       </c>
     </row>
     <row r="402" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A402" s="2">
-        <v>46185</v>
+        <v>46227</v>
       </c>
       <c r="B402" t="s">
-        <v>604</v>
+        <v>498</v>
       </c>
       <c r="C402" t="s">
-        <v>11</v>
+        <v>499</v>
       </c>
       <c r="D402" t="s">
-        <v>605</v>
+        <v>500</v>
       </c>
       <c r="E402" t="s">
-        <v>646</v>
+        <v>622</v>
       </c>
       <c r="F402">
-        <v>4480</v>
+        <v>384</v>
       </c>
       <c r="H402" s="2">
-        <v>46183</v>
+        <v>46181</v>
       </c>
       <c r="I402" s="2">
-        <v>47249</v>
+        <v>47276</v>
       </c>
       <c r="J402" t="s">
-        <v>645</v>
+        <v>502</v>
       </c>
     </row>
     <row r="403" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A403" s="2">
-        <v>46185</v>
+        <v>46227</v>
       </c>
       <c r="B403" t="s">
-        <v>604</v>
+        <v>498</v>
       </c>
       <c r="C403" t="s">
-        <v>11</v>
+        <v>499</v>
       </c>
       <c r="D403" t="s">
-        <v>605</v>
+        <v>500</v>
       </c>
       <c r="E403" t="s">
-        <v>647</v>
+        <v>507</v>
       </c>
       <c r="F403">
-        <v>4480</v>
+        <v>384</v>
       </c>
       <c r="H403" s="2">
-        <v>46183</v>
+        <v>46181</v>
       </c>
       <c r="I403" s="2">
-        <v>47249</v>
+        <v>47277</v>
       </c>
       <c r="J403" t="s">
-        <v>645</v>
+        <v>502</v>
       </c>
     </row>
     <row r="404" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A404" s="2">
-        <v>46185</v>
+        <v>46227</v>
       </c>
       <c r="B404" t="s">
-        <v>604</v>
+        <v>498</v>
       </c>
       <c r="C404" t="s">
-        <v>11</v>
+        <v>499</v>
       </c>
       <c r="D404" t="s">
-        <v>605</v>
+        <v>500</v>
       </c>
       <c r="E404" t="s">
-        <v>648</v>
+        <v>507</v>
       </c>
       <c r="F404">
-        <v>4480</v>
+        <v>384</v>
       </c>
       <c r="H404" s="2">
-        <v>46183</v>
+        <v>46181</v>
       </c>
       <c r="I404" s="2">
-        <v>47249</v>
+        <v>47277</v>
       </c>
       <c r="J404" t="s">
-        <v>645</v>
+        <v>502</v>
       </c>
     </row>
     <row r="405" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A405" s="2">
-        <v>46185</v>
+        <v>46227</v>
       </c>
       <c r="B405" t="s">
-        <v>604</v>
+        <v>498</v>
       </c>
       <c r="C405" t="s">
-        <v>11</v>
+        <v>499</v>
       </c>
       <c r="D405" t="s">
-        <v>605</v>
+        <v>500</v>
       </c>
       <c r="E405" t="s">
-        <v>649</v>
+        <v>507</v>
       </c>
       <c r="F405">
-        <v>4480</v>
+        <v>384</v>
       </c>
       <c r="H405" s="2">
-        <v>46183</v>
+        <v>46181</v>
       </c>
       <c r="I405" s="2">
-        <v>47248</v>
+        <v>47277</v>
       </c>
       <c r="J405" t="s">
-        <v>650</v>
+        <v>502</v>
       </c>
     </row>
     <row r="406" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A406" s="2">
-        <v>46185</v>
+        <v>46227</v>
       </c>
       <c r="B406" t="s">
-        <v>604</v>
+        <v>498</v>
       </c>
       <c r="C406" t="s">
-        <v>11</v>
+        <v>499</v>
       </c>
       <c r="D406" t="s">
-        <v>605</v>
+        <v>500</v>
       </c>
       <c r="E406" t="s">
-        <v>651</v>
+        <v>507</v>
       </c>
       <c r="F406">
-        <v>4480</v>
+        <v>384</v>
       </c>
       <c r="H406" s="2">
-        <v>46183</v>
+        <v>46181</v>
       </c>
       <c r="I406" s="2">
-        <v>47248</v>
+        <v>47277</v>
       </c>
       <c r="J406" t="s">
-        <v>650</v>
+        <v>502</v>
       </c>
     </row>
     <row r="407" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A407" s="2">
-        <v>46185</v>
+        <v>46227</v>
       </c>
       <c r="B407" t="s">
-        <v>604</v>
+        <v>498</v>
       </c>
       <c r="C407" t="s">
-        <v>11</v>
+        <v>499</v>
       </c>
       <c r="D407" t="s">
-        <v>605</v>
+        <v>500</v>
       </c>
       <c r="E407" t="s">
-        <v>652</v>
+        <v>507</v>
       </c>
       <c r="F407">
-        <v>4480</v>
+        <v>384</v>
       </c>
       <c r="H407" s="2">
-        <v>46183</v>
+        <v>46181</v>
       </c>
       <c r="I407" s="2">
-        <v>47248</v>
+        <v>47277</v>
       </c>
       <c r="J407" t="s">
-        <v>650</v>
+        <v>502</v>
       </c>
     </row>
     <row r="408" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A408" s="2">
-        <v>46185</v>
+        <v>46227</v>
       </c>
       <c r="B408" t="s">
-        <v>604</v>
+        <v>498</v>
       </c>
       <c r="C408" t="s">
-        <v>11</v>
+        <v>499</v>
       </c>
       <c r="D408" t="s">
-        <v>605</v>
+        <v>500</v>
       </c>
       <c r="E408" t="s">
-        <v>653</v>
+        <v>507</v>
       </c>
       <c r="F408">
-        <v>4480</v>
+        <v>384</v>
       </c>
       <c r="H408" s="2">
-        <v>46183</v>
+        <v>46181</v>
       </c>
       <c r="I408" s="2">
-        <v>47248</v>
+        <v>47277</v>
       </c>
       <c r="J408" t="s">
-        <v>650</v>
+        <v>502</v>
       </c>
     </row>
     <row r="409" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A409" s="2">
-        <v>46185</v>
+        <v>46227</v>
       </c>
       <c r="B409" t="s">
-        <v>604</v>
+        <v>498</v>
       </c>
       <c r="C409" t="s">
-        <v>11</v>
+        <v>499</v>
       </c>
       <c r="D409" t="s">
-        <v>605</v>
+        <v>500</v>
       </c>
       <c r="E409" t="s">
-        <v>654</v>
+        <v>507</v>
       </c>
       <c r="F409">
-        <v>2080</v>
+        <v>384</v>
       </c>
       <c r="H409" s="2">
-        <v>46183</v>
+        <v>46181</v>
       </c>
       <c r="I409" s="2">
-        <v>47248</v>
+        <v>47277</v>
       </c>
       <c r="J409" t="s">
-        <v>650</v>
+        <v>502</v>
       </c>
     </row>
     <row r="410" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A410" s="2">
-        <v>46185</v>
+        <v>46227</v>
       </c>
       <c r="B410" t="s">
-        <v>604</v>
+        <v>498</v>
       </c>
       <c r="C410" t="s">
-        <v>11</v>
+        <v>499</v>
       </c>
       <c r="D410" t="s">
-        <v>605</v>
+        <v>500</v>
       </c>
       <c r="E410" t="s">
-        <v>655</v>
+        <v>507</v>
       </c>
       <c r="F410">
-        <v>2080</v>
+        <v>384</v>
       </c>
       <c r="H410" s="2">
-        <v>46183</v>
+        <v>46181</v>
       </c>
       <c r="I410" s="2">
-        <v>47248</v>
+        <v>47277</v>
       </c>
       <c r="J410" t="s">
-        <v>645</v>
+        <v>502</v>
       </c>
     </row>
     <row r="411" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A411" s="2">
-        <v>46188</v>
+        <v>46227</v>
       </c>
       <c r="B411" t="s">
-        <v>587</v>
+        <v>498</v>
       </c>
       <c r="C411" t="s">
-        <v>11</v>
+        <v>499</v>
       </c>
       <c r="D411" t="s">
-        <v>421</v>
+        <v>500</v>
       </c>
       <c r="E411" t="s">
-        <v>656</v>
+        <v>507</v>
       </c>
       <c r="F411">
-        <v>4632</v>
+        <v>384</v>
       </c>
       <c r="H411" s="2">
         <v>46181</v>
       </c>
       <c r="I411" s="2">
-        <v>47270</v>
+        <v>47277</v>
       </c>
       <c r="J411" t="s">
-        <v>603</v>
+        <v>502</v>
       </c>
     </row>
     <row r="412" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A412" s="2">
-        <v>46188</v>
+        <v>46227</v>
       </c>
       <c r="B412" t="s">
-        <v>657</v>
+        <v>498</v>
       </c>
       <c r="C412" t="s">
-        <v>11</v>
+        <v>499</v>
       </c>
       <c r="D412" t="s">
-        <v>520</v>
+        <v>500</v>
       </c>
       <c r="E412" t="s">
-        <v>658</v>
+        <v>507</v>
       </c>
       <c r="F412">
-        <v>1640</v>
+        <v>384</v>
       </c>
       <c r="H412" s="2">
-        <v>46185</v>
+        <v>46181</v>
       </c>
       <c r="I412" s="2">
-        <v>47252</v>
+        <v>47277</v>
       </c>
       <c r="J412" t="s">
-        <v>659</v>
+        <v>502</v>
       </c>
     </row>
     <row r="413" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A413" s="2">
-        <v>46188</v>
+        <v>46227</v>
       </c>
       <c r="B413" t="s">
-        <v>568</v>
+        <v>498</v>
       </c>
       <c r="C413" t="s">
-        <v>11</v>
+        <v>499</v>
       </c>
       <c r="D413" t="s">
-        <v>569</v>
+        <v>500</v>
       </c>
       <c r="E413" t="s">
-        <v>660</v>
+        <v>507</v>
       </c>
       <c r="F413">
-        <v>400</v>
+        <v>384</v>
       </c>
       <c r="H413" s="2">
-        <v>46177</v>
+        <v>46181</v>
       </c>
       <c r="I413" s="2">
-        <v>47266</v>
+        <v>47277</v>
       </c>
       <c r="J413" t="s">
-        <v>591</v>
+        <v>502</v>
       </c>
     </row>
     <row r="414" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A414" s="2">
-        <v>46188</v>
+        <v>46227</v>
       </c>
       <c r="B414" t="s">
+        <v>498</v>
+      </c>
+      <c r="C414" t="s">
+        <v>499</v>
+      </c>
+      <c r="D414" t="s">
+        <v>500</v>
+      </c>
+      <c r="E414" t="s">
+        <v>507</v>
+      </c>
+      <c r="F414">
+        <v>384</v>
+      </c>
+      <c r="H414" s="2">
+        <v>46181</v>
+      </c>
+      <c r="I414" s="2">
+        <v>47277</v>
+      </c>
+      <c r="J414" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="415" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A415" s="2">
+        <v>46227</v>
+      </c>
+      <c r="B415" t="s">
+        <v>498</v>
+      </c>
+      <c r="C415" t="s">
+        <v>499</v>
+      </c>
+      <c r="D415" t="s">
+        <v>500</v>
+      </c>
+      <c r="E415" t="s">
+        <v>507</v>
+      </c>
+      <c r="F415">
+        <v>384</v>
+      </c>
+      <c r="H415" s="2">
+        <v>46181</v>
+      </c>
+      <c r="I415" s="2">
+        <v>47277</v>
+      </c>
+      <c r="J415" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="416" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A416" s="2">
+        <v>46227</v>
+      </c>
+      <c r="B416" t="s">
+        <v>498</v>
+      </c>
+      <c r="C416" t="s">
+        <v>499</v>
+      </c>
+      <c r="D416" t="s">
+        <v>500</v>
+      </c>
+      <c r="E416" t="s">
+        <v>507</v>
+      </c>
+      <c r="F416">
+        <v>384</v>
+      </c>
+      <c r="H416" s="2">
+        <v>46181</v>
+      </c>
+      <c r="I416" s="2">
+        <v>47277</v>
+      </c>
+      <c r="J416" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="417" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A417" s="2">
+        <v>46227</v>
+      </c>
+      <c r="B417" t="s">
+        <v>498</v>
+      </c>
+      <c r="C417" t="s">
+        <v>499</v>
+      </c>
+      <c r="D417" t="s">
+        <v>500</v>
+      </c>
+      <c r="E417" t="s">
+        <v>507</v>
+      </c>
+      <c r="F417">
+        <v>384</v>
+      </c>
+      <c r="H417" s="2">
+        <v>46181</v>
+      </c>
+      <c r="I417" s="2">
+        <v>47277</v>
+      </c>
+      <c r="J417" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="418" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A418" s="2">
+        <v>46227</v>
+      </c>
+      <c r="B418" t="s">
+        <v>498</v>
+      </c>
+      <c r="C418" t="s">
+        <v>499</v>
+      </c>
+      <c r="D418" t="s">
+        <v>500</v>
+      </c>
+      <c r="E418" t="s">
+        <v>507</v>
+      </c>
+      <c r="F418">
+        <v>384</v>
+      </c>
+      <c r="H418" s="2">
+        <v>46181</v>
+      </c>
+      <c r="I418" s="2">
+        <v>47277</v>
+      </c>
+      <c r="J418" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="419" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A419" s="2">
+        <v>46227</v>
+      </c>
+      <c r="B419" t="s">
+        <v>498</v>
+      </c>
+      <c r="C419" t="s">
+        <v>499</v>
+      </c>
+      <c r="D419" t="s">
+        <v>500</v>
+      </c>
+      <c r="E419" t="s">
+        <v>507</v>
+      </c>
+      <c r="F419">
+        <v>384</v>
+      </c>
+      <c r="H419" s="2">
+        <v>46181</v>
+      </c>
+      <c r="I419" s="2">
+        <v>47277</v>
+      </c>
+      <c r="J419" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="420" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A420" s="2">
+        <v>46227</v>
+      </c>
+      <c r="B420" t="s">
+        <v>498</v>
+      </c>
+      <c r="C420" t="s">
+        <v>499</v>
+      </c>
+      <c r="D420" t="s">
+        <v>500</v>
+      </c>
+      <c r="E420" t="s">
+        <v>507</v>
+      </c>
+      <c r="F420">
+        <v>384</v>
+      </c>
+      <c r="H420" s="2">
+        <v>46181</v>
+      </c>
+      <c r="I420" s="2">
+        <v>47277</v>
+      </c>
+      <c r="J420" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="421" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A421" s="2">
+        <v>46227</v>
+      </c>
+      <c r="B421" t="s">
+        <v>498</v>
+      </c>
+      <c r="C421" t="s">
+        <v>499</v>
+      </c>
+      <c r="D421" t="s">
+        <v>500</v>
+      </c>
+      <c r="E421" t="s">
+        <v>507</v>
+      </c>
+      <c r="F421">
+        <v>384</v>
+      </c>
+      <c r="H421" s="2">
+        <v>46181</v>
+      </c>
+      <c r="I421" s="2">
+        <v>47277</v>
+      </c>
+      <c r="J421" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="422" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A422" s="2">
+        <v>46227</v>
+      </c>
+      <c r="B422" t="s">
+        <v>498</v>
+      </c>
+      <c r="C422" t="s">
+        <v>499</v>
+      </c>
+      <c r="D422" t="s">
+        <v>500</v>
+      </c>
+      <c r="E422" t="s">
+        <v>507</v>
+      </c>
+      <c r="F422">
+        <v>384</v>
+      </c>
+      <c r="H422" s="2">
+        <v>46181</v>
+      </c>
+      <c r="I422" s="2">
+        <v>47277</v>
+      </c>
+      <c r="J422" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="423" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A423" s="2">
+        <v>46227</v>
+      </c>
+      <c r="B423" t="s">
+        <v>498</v>
+      </c>
+      <c r="C423" t="s">
+        <v>499</v>
+      </c>
+      <c r="D423" t="s">
+        <v>500</v>
+      </c>
+      <c r="E423" t="s">
+        <v>507</v>
+      </c>
+      <c r="F423">
+        <v>384</v>
+      </c>
+      <c r="H423" s="2">
+        <v>46181</v>
+      </c>
+      <c r="I423" s="2">
+        <v>47277</v>
+      </c>
+      <c r="J423" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="424" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A424" s="2">
+        <v>46227</v>
+      </c>
+      <c r="B424" t="s">
+        <v>498</v>
+      </c>
+      <c r="C424" t="s">
+        <v>499</v>
+      </c>
+      <c r="D424" t="s">
+        <v>500</v>
+      </c>
+      <c r="E424" t="s">
+        <v>507</v>
+      </c>
+      <c r="F424">
+        <v>384</v>
+      </c>
+      <c r="H424" s="2">
+        <v>46181</v>
+      </c>
+      <c r="I424" s="2">
+        <v>47277</v>
+      </c>
+      <c r="J424" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="425" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A425" s="2">
+        <v>46227</v>
+      </c>
+      <c r="B425" t="s">
+        <v>498</v>
+      </c>
+      <c r="C425" t="s">
+        <v>499</v>
+      </c>
+      <c r="D425" t="s">
+        <v>500</v>
+      </c>
+      <c r="E425" t="s">
+        <v>507</v>
+      </c>
+      <c r="F425">
+        <v>384</v>
+      </c>
+      <c r="H425" s="2">
+        <v>46181</v>
+      </c>
+      <c r="I425" s="2">
+        <v>47277</v>
+      </c>
+      <c r="J425" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="426" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A426" s="2">
+        <v>46227</v>
+      </c>
+      <c r="B426" t="s">
+        <v>498</v>
+      </c>
+      <c r="C426" t="s">
+        <v>499</v>
+      </c>
+      <c r="D426" t="s">
+        <v>500</v>
+      </c>
+      <c r="E426" t="s">
+        <v>507</v>
+      </c>
+      <c r="F426">
+        <v>384</v>
+      </c>
+      <c r="H426" s="2">
+        <v>46181</v>
+      </c>
+      <c r="I426" s="2">
+        <v>47277</v>
+      </c>
+      <c r="J426" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="427" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A427" s="2">
+        <v>46227</v>
+      </c>
+      <c r="B427" t="s">
+        <v>498</v>
+      </c>
+      <c r="C427" t="s">
+        <v>499</v>
+      </c>
+      <c r="D427" t="s">
+        <v>500</v>
+      </c>
+      <c r="E427" t="s">
+        <v>507</v>
+      </c>
+      <c r="F427">
+        <v>384</v>
+      </c>
+      <c r="H427" s="2">
+        <v>46181</v>
+      </c>
+      <c r="I427" s="2">
+        <v>47277</v>
+      </c>
+      <c r="J427" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="428" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A428" s="2">
+        <v>46231</v>
+      </c>
+      <c r="B428" t="s">
+        <v>498</v>
+      </c>
+      <c r="C428" t="s">
+        <v>499</v>
+      </c>
+      <c r="D428" t="s">
+        <v>500</v>
+      </c>
+      <c r="E428" t="s">
+        <v>623</v>
+      </c>
+      <c r="F428">
+        <v>384</v>
+      </c>
+      <c r="H428" s="2">
+        <v>46181</v>
+      </c>
+      <c r="I428" s="2">
+        <v>47276</v>
+      </c>
+      <c r="J428" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="429" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A429" s="2">
+        <v>46231</v>
+      </c>
+      <c r="B429" t="s">
+        <v>498</v>
+      </c>
+      <c r="C429" t="s">
+        <v>499</v>
+      </c>
+      <c r="D429" t="s">
+        <v>500</v>
+      </c>
+      <c r="E429" t="s">
+        <v>624</v>
+      </c>
+      <c r="F429">
+        <v>384</v>
+      </c>
+      <c r="H429" s="2">
+        <v>46181</v>
+      </c>
+      <c r="I429" s="2">
+        <v>47276</v>
+      </c>
+      <c r="J429" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="430" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A430" s="2">
+        <v>46231</v>
+      </c>
+      <c r="B430" t="s">
+        <v>498</v>
+      </c>
+      <c r="C430" t="s">
+        <v>499</v>
+      </c>
+      <c r="D430" t="s">
+        <v>500</v>
+      </c>
+      <c r="E430" t="s">
+        <v>625</v>
+      </c>
+      <c r="F430">
+        <v>384</v>
+      </c>
+      <c r="H430" s="2">
+        <v>46181</v>
+      </c>
+      <c r="I430" s="2">
+        <v>47276</v>
+      </c>
+      <c r="J430" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="431" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A431" s="2">
+        <v>46231</v>
+      </c>
+      <c r="B431" t="s">
+        <v>498</v>
+      </c>
+      <c r="C431" t="s">
+        <v>499</v>
+      </c>
+      <c r="D431" t="s">
+        <v>500</v>
+      </c>
+      <c r="E431" t="s">
+        <v>626</v>
+      </c>
+      <c r="F431">
+        <v>384</v>
+      </c>
+      <c r="H431" s="2">
+        <v>46181</v>
+      </c>
+      <c r="I431" s="2">
+        <v>47276</v>
+      </c>
+      <c r="J431" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="432" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A432" s="2">
+        <v>46231</v>
+      </c>
+      <c r="B432" t="s">
+        <v>498</v>
+      </c>
+      <c r="C432" t="s">
+        <v>499</v>
+      </c>
+      <c r="D432" t="s">
+        <v>500</v>
+      </c>
+      <c r="E432" t="s">
+        <v>627</v>
+      </c>
+      <c r="F432">
+        <v>384</v>
+      </c>
+      <c r="H432" s="2">
+        <v>46181</v>
+      </c>
+      <c r="I432" s="2">
+        <v>47276</v>
+      </c>
+      <c r="J432" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="433" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A433" s="2">
+        <v>46231</v>
+      </c>
+      <c r="B433" t="s">
+        <v>498</v>
+      </c>
+      <c r="C433" t="s">
+        <v>499</v>
+      </c>
+      <c r="D433" t="s">
+        <v>500</v>
+      </c>
+      <c r="E433" t="s">
+        <v>628</v>
+      </c>
+      <c r="F433">
+        <v>384</v>
+      </c>
+      <c r="H433" s="2">
+        <v>46181</v>
+      </c>
+      <c r="I433" s="2">
+        <v>47276</v>
+      </c>
+      <c r="J433" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="434" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A434" s="2">
+        <v>46231</v>
+      </c>
+      <c r="B434" t="s">
+        <v>498</v>
+      </c>
+      <c r="C434" t="s">
+        <v>499</v>
+      </c>
+      <c r="D434" t="s">
+        <v>500</v>
+      </c>
+      <c r="E434" t="s">
+        <v>629</v>
+      </c>
+      <c r="F434">
+        <v>384</v>
+      </c>
+      <c r="H434" s="2">
+        <v>46181</v>
+      </c>
+      <c r="I434" s="2">
+        <v>47276</v>
+      </c>
+      <c r="J434" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="435" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A435" s="2">
+        <v>46231</v>
+      </c>
+      <c r="B435" t="s">
+        <v>498</v>
+      </c>
+      <c r="C435" t="s">
+        <v>499</v>
+      </c>
+      <c r="D435" t="s">
+        <v>500</v>
+      </c>
+      <c r="E435" t="s">
+        <v>630</v>
+      </c>
+      <c r="F435">
+        <v>384</v>
+      </c>
+      <c r="H435" s="2">
+        <v>46181</v>
+      </c>
+      <c r="I435" s="2">
+        <v>47276</v>
+      </c>
+      <c r="J435" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="436" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A436" s="2">
+        <v>46231</v>
+      </c>
+      <c r="B436" t="s">
+        <v>498</v>
+      </c>
+      <c r="C436" t="s">
+        <v>499</v>
+      </c>
+      <c r="D436" t="s">
+        <v>500</v>
+      </c>
+      <c r="E436" t="s">
+        <v>631</v>
+      </c>
+      <c r="F436">
+        <v>384</v>
+      </c>
+      <c r="H436" s="2">
+        <v>46181</v>
+      </c>
+      <c r="I436" s="2">
+        <v>47276</v>
+      </c>
+      <c r="J436" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="437" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A437" s="2">
+        <v>46231</v>
+      </c>
+      <c r="B437" t="s">
+        <v>498</v>
+      </c>
+      <c r="C437" t="s">
+        <v>499</v>
+      </c>
+      <c r="D437" t="s">
+        <v>500</v>
+      </c>
+      <c r="E437" t="s">
+        <v>632</v>
+      </c>
+      <c r="F437">
+        <v>384</v>
+      </c>
+      <c r="H437" s="2">
+        <v>46181</v>
+      </c>
+      <c r="I437" s="2">
+        <v>47276</v>
+      </c>
+      <c r="J437" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="438" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A438" s="2">
+        <v>46231</v>
+      </c>
+      <c r="B438" t="s">
+        <v>498</v>
+      </c>
+      <c r="C438" t="s">
+        <v>499</v>
+      </c>
+      <c r="D438" t="s">
+        <v>500</v>
+      </c>
+      <c r="E438" t="s">
+        <v>633</v>
+      </c>
+      <c r="F438">
+        <v>384</v>
+      </c>
+      <c r="H438" s="2">
+        <v>46181</v>
+      </c>
+      <c r="I438" s="2">
+        <v>47276</v>
+      </c>
+      <c r="J438" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="439" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A439" s="2">
+        <v>46231</v>
+      </c>
+      <c r="B439" t="s">
+        <v>498</v>
+      </c>
+      <c r="C439" t="s">
+        <v>499</v>
+      </c>
+      <c r="D439" t="s">
+        <v>500</v>
+      </c>
+      <c r="E439" t="s">
+        <v>634</v>
+      </c>
+      <c r="F439">
+        <v>384</v>
+      </c>
+      <c r="H439" s="2">
+        <v>46181</v>
+      </c>
+      <c r="I439" s="2">
+        <v>47276</v>
+      </c>
+      <c r="J439" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="440" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A440" s="2">
+        <v>46231</v>
+      </c>
+      <c r="B440" t="s">
+        <v>498</v>
+      </c>
+      <c r="C440" t="s">
+        <v>499</v>
+      </c>
+      <c r="D440" t="s">
+        <v>500</v>
+      </c>
+      <c r="E440" t="s">
+        <v>635</v>
+      </c>
+      <c r="F440">
+        <v>384</v>
+      </c>
+      <c r="H440" s="2">
+        <v>46181</v>
+      </c>
+      <c r="I440" s="2">
+        <v>47276</v>
+      </c>
+      <c r="J440" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="441" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A441" s="2">
+        <v>46231</v>
+      </c>
+      <c r="B441" t="s">
+        <v>498</v>
+      </c>
+      <c r="C441" t="s">
+        <v>499</v>
+      </c>
+      <c r="D441" t="s">
+        <v>500</v>
+      </c>
+      <c r="E441" t="s">
+        <v>636</v>
+      </c>
+      <c r="F441">
+        <v>384</v>
+      </c>
+      <c r="H441" s="2">
+        <v>46181</v>
+      </c>
+      <c r="I441" s="2">
+        <v>47276</v>
+      </c>
+      <c r="J441" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="442" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A442" s="2">
+        <v>46231</v>
+      </c>
+      <c r="B442" t="s">
+        <v>498</v>
+      </c>
+      <c r="C442" t="s">
+        <v>499</v>
+      </c>
+      <c r="D442" t="s">
+        <v>500</v>
+      </c>
+      <c r="E442" t="s">
+        <v>637</v>
+      </c>
+      <c r="F442">
+        <v>384</v>
+      </c>
+      <c r="H442" s="2">
+        <v>46181</v>
+      </c>
+      <c r="I442" s="2">
+        <v>47276</v>
+      </c>
+      <c r="J442" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="443" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A443" s="2">
+        <v>46231</v>
+      </c>
+      <c r="B443" t="s">
+        <v>498</v>
+      </c>
+      <c r="C443" t="s">
+        <v>499</v>
+      </c>
+      <c r="D443" t="s">
+        <v>500</v>
+      </c>
+      <c r="E443" t="s">
+        <v>638</v>
+      </c>
+      <c r="F443">
+        <v>384</v>
+      </c>
+      <c r="H443" s="2">
+        <v>46181</v>
+      </c>
+      <c r="I443" s="2">
+        <v>47276</v>
+      </c>
+      <c r="J443" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="444" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A444" s="2">
+        <v>46231</v>
+      </c>
+      <c r="B444" t="s">
+        <v>498</v>
+      </c>
+      <c r="C444" t="s">
+        <v>499</v>
+      </c>
+      <c r="D444" t="s">
+        <v>500</v>
+      </c>
+      <c r="E444" t="s">
+        <v>639</v>
+      </c>
+      <c r="F444">
+        <v>384</v>
+      </c>
+      <c r="H444" s="2">
+        <v>46181</v>
+      </c>
+      <c r="I444" s="2">
+        <v>47276</v>
+      </c>
+      <c r="J444" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="445" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A445" s="2">
+        <v>46231</v>
+      </c>
+      <c r="B445" t="s">
+        <v>498</v>
+      </c>
+      <c r="C445" t="s">
+        <v>499</v>
+      </c>
+      <c r="D445" t="s">
+        <v>500</v>
+      </c>
+      <c r="E445" t="s">
+        <v>640</v>
+      </c>
+      <c r="F445">
+        <v>384</v>
+      </c>
+      <c r="H445" s="2">
+        <v>46181</v>
+      </c>
+      <c r="I445" s="2">
+        <v>47276</v>
+      </c>
+      <c r="J445" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="446" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A446" s="2">
+        <v>46231</v>
+      </c>
+      <c r="B446" t="s">
+        <v>498</v>
+      </c>
+      <c r="C446" t="s">
+        <v>499</v>
+      </c>
+      <c r="D446" t="s">
+        <v>500</v>
+      </c>
+      <c r="E446" t="s">
+        <v>641</v>
+      </c>
+      <c r="F446">
+        <v>384</v>
+      </c>
+      <c r="H446" s="2">
+        <v>46181</v>
+      </c>
+      <c r="I446" s="2">
+        <v>47276</v>
+      </c>
+      <c r="J446" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="447" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A447" s="2">
+        <v>46231</v>
+      </c>
+      <c r="B447" t="s">
+        <v>498</v>
+      </c>
+      <c r="C447" t="s">
+        <v>499</v>
+      </c>
+      <c r="D447" t="s">
+        <v>500</v>
+      </c>
+      <c r="E447" t="s">
+        <v>642</v>
+      </c>
+      <c r="F447">
+        <v>384</v>
+      </c>
+      <c r="H447" s="2">
+        <v>46181</v>
+      </c>
+      <c r="I447" s="2">
+        <v>47276</v>
+      </c>
+      <c r="J447" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="448" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A448" s="2">
+        <v>46231</v>
+      </c>
+      <c r="B448" t="s">
+        <v>498</v>
+      </c>
+      <c r="C448" t="s">
+        <v>499</v>
+      </c>
+      <c r="D448" t="s">
+        <v>500</v>
+      </c>
+      <c r="E448" t="s">
+        <v>643</v>
+      </c>
+      <c r="F448">
+        <v>384</v>
+      </c>
+      <c r="H448" s="2">
+        <v>46181</v>
+      </c>
+      <c r="I448" s="2">
+        <v>47276</v>
+      </c>
+      <c r="J448" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="449" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A449" s="2">
+        <v>46231</v>
+      </c>
+      <c r="B449" t="s">
+        <v>498</v>
+      </c>
+      <c r="C449" t="s">
+        <v>499</v>
+      </c>
+      <c r="D449" t="s">
+        <v>500</v>
+      </c>
+      <c r="E449" t="s">
+        <v>644</v>
+      </c>
+      <c r="F449">
+        <v>384</v>
+      </c>
+      <c r="H449" s="2">
+        <v>46181</v>
+      </c>
+      <c r="I449" s="2">
+        <v>47276</v>
+      </c>
+      <c r="J449" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="450" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A450" s="2">
+        <v>46231</v>
+      </c>
+      <c r="B450" t="s">
+        <v>498</v>
+      </c>
+      <c r="C450" t="s">
+        <v>499</v>
+      </c>
+      <c r="D450" t="s">
+        <v>500</v>
+      </c>
+      <c r="E450" t="s">
+        <v>645</v>
+      </c>
+      <c r="F450">
+        <v>384</v>
+      </c>
+      <c r="H450" s="2">
+        <v>46181</v>
+      </c>
+      <c r="I450" s="2">
+        <v>47276</v>
+      </c>
+      <c r="J450" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="451" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A451" s="2">
+        <v>46231</v>
+      </c>
+      <c r="B451" t="s">
+        <v>498</v>
+      </c>
+      <c r="C451" t="s">
+        <v>499</v>
+      </c>
+      <c r="D451" t="s">
+        <v>500</v>
+      </c>
+      <c r="E451" t="s">
+        <v>646</v>
+      </c>
+      <c r="F451">
+        <v>384</v>
+      </c>
+      <c r="H451" s="2">
+        <v>46181</v>
+      </c>
+      <c r="I451" s="2">
+        <v>47276</v>
+      </c>
+      <c r="J451" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="452" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A452" s="2">
+        <v>46231</v>
+      </c>
+      <c r="B452" t="s">
+        <v>498</v>
+      </c>
+      <c r="C452" t="s">
+        <v>499</v>
+      </c>
+      <c r="D452" t="s">
+        <v>500</v>
+      </c>
+      <c r="E452" t="s">
+        <v>647</v>
+      </c>
+      <c r="F452">
+        <v>384</v>
+      </c>
+      <c r="H452" s="2">
+        <v>46181</v>
+      </c>
+      <c r="I452" s="2">
+        <v>47276</v>
+      </c>
+      <c r="J452" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="453" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A453" s="2">
+        <v>46231</v>
+      </c>
+      <c r="B453" t="s">
+        <v>498</v>
+      </c>
+      <c r="C453" t="s">
+        <v>499</v>
+      </c>
+      <c r="D453" t="s">
+        <v>500</v>
+      </c>
+      <c r="E453" t="s">
+        <v>648</v>
+      </c>
+      <c r="F453">
+        <v>384</v>
+      </c>
+      <c r="H453" s="2">
+        <v>46181</v>
+      </c>
+      <c r="I453" s="2">
+        <v>47276</v>
+      </c>
+      <c r="J453" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="454" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A454" s="2">
+        <v>46231</v>
+      </c>
+      <c r="B454" t="s">
+        <v>498</v>
+      </c>
+      <c r="C454" t="s">
+        <v>499</v>
+      </c>
+      <c r="D454" t="s">
+        <v>500</v>
+      </c>
+      <c r="E454" t="s">
+        <v>649</v>
+      </c>
+      <c r="F454">
+        <v>384</v>
+      </c>
+      <c r="H454" s="2">
+        <v>46181</v>
+      </c>
+      <c r="I454" s="2">
+        <v>47276</v>
+      </c>
+      <c r="J454" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="455" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A455" s="2">
+        <v>46231</v>
+      </c>
+      <c r="B455" t="s">
+        <v>498</v>
+      </c>
+      <c r="C455" t="s">
+        <v>499</v>
+      </c>
+      <c r="D455" t="s">
+        <v>500</v>
+      </c>
+      <c r="E455" t="s">
+        <v>650</v>
+      </c>
+      <c r="F455">
+        <v>384</v>
+      </c>
+      <c r="H455" s="2">
+        <v>46181</v>
+      </c>
+      <c r="I455" s="2">
+        <v>47276</v>
+      </c>
+      <c r="J455" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="456" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A456" s="2">
+        <v>46231</v>
+      </c>
+      <c r="B456" t="s">
+        <v>498</v>
+      </c>
+      <c r="C456" t="s">
+        <v>499</v>
+      </c>
+      <c r="D456" t="s">
+        <v>500</v>
+      </c>
+      <c r="E456" t="s">
+        <v>651</v>
+      </c>
+      <c r="F456">
+        <v>384</v>
+      </c>
+      <c r="H456" s="2">
+        <v>46181</v>
+      </c>
+      <c r="I456" s="2">
+        <v>47276</v>
+      </c>
+      <c r="J456" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="457" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A457" s="2">
+        <v>46231</v>
+      </c>
+      <c r="B457" t="s">
+        <v>498</v>
+      </c>
+      <c r="C457" t="s">
+        <v>499</v>
+      </c>
+      <c r="D457" t="s">
+        <v>500</v>
+      </c>
+      <c r="E457" t="s">
+        <v>652</v>
+      </c>
+      <c r="F457">
+        <v>384</v>
+      </c>
+      <c r="H457" s="2">
+        <v>46181</v>
+      </c>
+      <c r="I457" s="2">
+        <v>47276</v>
+      </c>
+      <c r="J457" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="458" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A458" s="2">
+        <v>46231</v>
+      </c>
+      <c r="B458" t="s">
+        <v>498</v>
+      </c>
+      <c r="C458" t="s">
+        <v>499</v>
+      </c>
+      <c r="D458" t="s">
+        <v>500</v>
+      </c>
+      <c r="E458" t="s">
+        <v>653</v>
+      </c>
+      <c r="F458">
+        <v>384</v>
+      </c>
+      <c r="H458" s="2">
+        <v>46181</v>
+      </c>
+      <c r="I458" s="2">
+        <v>47276</v>
+      </c>
+      <c r="J458" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="459" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A459" s="2">
+        <v>46231</v>
+      </c>
+      <c r="B459" t="s">
+        <v>498</v>
+      </c>
+      <c r="C459" t="s">
+        <v>499</v>
+      </c>
+      <c r="D459" t="s">
+        <v>500</v>
+      </c>
+      <c r="E459" t="s">
+        <v>654</v>
+      </c>
+      <c r="F459">
+        <v>384</v>
+      </c>
+      <c r="H459" s="2">
+        <v>46181</v>
+      </c>
+      <c r="I459" s="2">
+        <v>47276</v>
+      </c>
+      <c r="J459" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="460" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A460" s="2">
+        <v>46231</v>
+      </c>
+      <c r="B460" t="s">
+        <v>498</v>
+      </c>
+      <c r="C460" t="s">
+        <v>499</v>
+      </c>
+      <c r="D460" t="s">
+        <v>500</v>
+      </c>
+      <c r="E460" t="s">
+        <v>655</v>
+      </c>
+      <c r="F460">
+        <v>384</v>
+      </c>
+      <c r="H460" s="2">
+        <v>46181</v>
+      </c>
+      <c r="I460" s="2">
+        <v>47276</v>
+      </c>
+      <c r="J460" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="461" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A461" s="2">
+        <v>46231</v>
+      </c>
+      <c r="B461" t="s">
+        <v>498</v>
+      </c>
+      <c r="C461" t="s">
+        <v>499</v>
+      </c>
+      <c r="D461" t="s">
+        <v>500</v>
+      </c>
+      <c r="E461" t="s">
+        <v>656</v>
+      </c>
+      <c r="F461">
+        <v>384</v>
+      </c>
+      <c r="H461" s="2">
+        <v>46181</v>
+      </c>
+      <c r="I461" s="2">
+        <v>47276</v>
+      </c>
+      <c r="J461" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="462" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A462" s="2">
+        <v>46231</v>
+      </c>
+      <c r="B462" t="s">
+        <v>498</v>
+      </c>
+      <c r="C462" t="s">
+        <v>499</v>
+      </c>
+      <c r="D462" t="s">
+        <v>500</v>
+      </c>
+      <c r="E462" t="s">
         <v>657</v>
       </c>
-      <c r="C414" t="s">
-[...5 lines deleted...]
-      <c r="E414" t="s">
+      <c r="F462">
+        <v>384</v>
+      </c>
+      <c r="H462" s="2">
+        <v>46181</v>
+      </c>
+      <c r="I462" s="2">
+        <v>47276</v>
+      </c>
+      <c r="J462" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="463" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A463" s="2">
+        <v>46231</v>
+      </c>
+      <c r="B463" t="s">
+        <v>498</v>
+      </c>
+      <c r="C463" t="s">
+        <v>499</v>
+      </c>
+      <c r="D463" t="s">
+        <v>500</v>
+      </c>
+      <c r="E463" t="s">
+        <v>658</v>
+      </c>
+      <c r="F463">
+        <v>384</v>
+      </c>
+      <c r="H463" s="2">
+        <v>46181</v>
+      </c>
+      <c r="I463" s="2">
+        <v>47276</v>
+      </c>
+      <c r="J463" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="464" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A464" s="2">
+        <v>46231</v>
+      </c>
+      <c r="B464" t="s">
+        <v>498</v>
+      </c>
+      <c r="C464" t="s">
+        <v>499</v>
+      </c>
+      <c r="D464" t="s">
+        <v>500</v>
+      </c>
+      <c r="E464" t="s">
+        <v>659</v>
+      </c>
+      <c r="F464">
+        <v>290</v>
+      </c>
+      <c r="H464" s="2">
+        <v>46181</v>
+      </c>
+      <c r="I464" s="2">
+        <v>47276</v>
+      </c>
+      <c r="J464" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="465" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A465" s="2">
+        <v>46231</v>
+      </c>
+      <c r="B465" t="s">
+        <v>660</v>
+      </c>
+      <c r="C465" t="s">
+        <v>255</v>
+      </c>
+      <c r="D465" t="s">
+        <v>256</v>
+      </c>
+      <c r="E465" t="s">
         <v>661</v>
       </c>
-      <c r="F414">
-[...2 lines deleted...]
-      <c r="H414" s="2">
+      <c r="F465">
+        <v>517</v>
+      </c>
+      <c r="H465" s="2">
         <v>46185</v>
       </c>
-      <c r="I414" s="2">
-[...3 lines deleted...]
-        <v>659</v>
+      <c r="I465" s="2">
+        <v>47280</v>
+      </c>
+      <c r="J465" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="466" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A466" s="2">
+        <v>46232</v>
+      </c>
+      <c r="B466" t="s">
+        <v>662</v>
+      </c>
+      <c r="C466" t="s">
+        <v>494</v>
+      </c>
+      <c r="D466" t="s">
+        <v>495</v>
+      </c>
+      <c r="E466" t="s">
+        <v>663</v>
+      </c>
+      <c r="F466">
+        <v>1040</v>
+      </c>
+      <c r="H466" s="2">
+        <v>46209</v>
+      </c>
+      <c r="I466" s="2">
+        <v>47303</v>
+      </c>
+      <c r="J466" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="467" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A467" s="2">
+        <v>46232</v>
+      </c>
+      <c r="B467" t="s">
+        <v>662</v>
+      </c>
+      <c r="C467" t="s">
+        <v>494</v>
+      </c>
+      <c r="D467" t="s">
+        <v>495</v>
+      </c>
+      <c r="E467" t="s">
+        <v>665</v>
+      </c>
+      <c r="F467">
+        <v>4480</v>
+      </c>
+      <c r="H467" s="2">
+        <v>46209</v>
+      </c>
+      <c r="I467" s="2">
+        <v>47304</v>
+      </c>
+      <c r="J467" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="468" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A468" s="2">
+        <v>46232</v>
+      </c>
+      <c r="B468" t="s">
+        <v>662</v>
+      </c>
+      <c r="C468" t="s">
+        <v>494</v>
+      </c>
+      <c r="D468" t="s">
+        <v>495</v>
+      </c>
+      <c r="E468" t="s">
+        <v>666</v>
+      </c>
+      <c r="F468">
+        <v>4480</v>
+      </c>
+      <c r="H468" s="2">
+        <v>46209</v>
+      </c>
+      <c r="I468" s="2">
+        <v>47304</v>
+      </c>
+      <c r="J468" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="469" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A469" s="2">
+        <v>46232</v>
+      </c>
+      <c r="B469" t="s">
+        <v>667</v>
+      </c>
+      <c r="C469" t="s">
+        <v>668</v>
+      </c>
+      <c r="D469" t="s">
+        <v>669</v>
+      </c>
+      <c r="E469" t="s">
+        <v>670</v>
+      </c>
+      <c r="F469">
+        <v>308</v>
+      </c>
+      <c r="H469" s="2">
+        <v>46192</v>
+      </c>
+      <c r="I469" s="2">
+        <v>47286</v>
+      </c>
+      <c r="J469" t="s">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="470" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A470" s="2">
+        <v>46232</v>
+      </c>
+      <c r="B470" t="s">
+        <v>667</v>
+      </c>
+      <c r="C470" t="s">
+        <v>668</v>
+      </c>
+      <c r="D470" t="s">
+        <v>669</v>
+      </c>
+      <c r="E470" t="s">
+        <v>672</v>
+      </c>
+      <c r="F470">
+        <v>420</v>
+      </c>
+      <c r="H470" s="2">
+        <v>46192</v>
+      </c>
+      <c r="I470" s="2">
+        <v>47287</v>
+      </c>
+      <c r="J470" t="s">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="471" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A471" s="2">
+        <v>46232</v>
+      </c>
+      <c r="B471" t="s">
+        <v>667</v>
+      </c>
+      <c r="C471" t="s">
+        <v>668</v>
+      </c>
+      <c r="D471" t="s">
+        <v>669</v>
+      </c>
+      <c r="E471" t="s">
+        <v>673</v>
+      </c>
+      <c r="F471">
+        <v>420</v>
+      </c>
+      <c r="H471" s="2">
+        <v>46192</v>
+      </c>
+      <c r="I471" s="2">
+        <v>47287</v>
+      </c>
+      <c r="J471" t="s">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="472" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A472" s="2">
+        <v>46232</v>
+      </c>
+      <c r="B472" t="s">
+        <v>667</v>
+      </c>
+      <c r="C472" t="s">
+        <v>668</v>
+      </c>
+      <c r="D472" t="s">
+        <v>669</v>
+      </c>
+      <c r="E472" t="s">
+        <v>674</v>
+      </c>
+      <c r="F472">
+        <v>420</v>
+      </c>
+      <c r="H472" s="2">
+        <v>46192</v>
+      </c>
+      <c r="I472" s="2">
+        <v>47287</v>
+      </c>
+      <c r="J472" t="s">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="473" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A473" s="2">
+        <v>46232</v>
+      </c>
+      <c r="B473" t="s">
+        <v>667</v>
+      </c>
+      <c r="C473" t="s">
+        <v>668</v>
+      </c>
+      <c r="D473" t="s">
+        <v>669</v>
+      </c>
+      <c r="E473" t="s">
+        <v>675</v>
+      </c>
+      <c r="F473">
+        <v>420</v>
+      </c>
+      <c r="H473" s="2">
+        <v>46192</v>
+      </c>
+      <c r="I473" s="2">
+        <v>47287</v>
+      </c>
+      <c r="J473" t="s">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="474" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A474" s="2">
+        <v>46233</v>
+      </c>
+      <c r="B474" t="s">
+        <v>667</v>
+      </c>
+      <c r="C474" t="s">
+        <v>668</v>
+      </c>
+      <c r="D474" t="s">
+        <v>669</v>
+      </c>
+      <c r="E474" t="s">
+        <v>676</v>
+      </c>
+      <c r="F474">
+        <v>72</v>
+      </c>
+      <c r="H474" s="2">
+        <v>46192</v>
+      </c>
+      <c r="I474" s="2">
+        <v>47286</v>
+      </c>
+      <c r="J474" t="s">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="475" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A475" s="2">
+        <v>46233</v>
+      </c>
+      <c r="B475" t="s">
+        <v>677</v>
+      </c>
+      <c r="C475" t="s">
+        <v>668</v>
+      </c>
+      <c r="D475" t="s">
+        <v>669</v>
+      </c>
+      <c r="E475" t="s">
+        <v>678</v>
+      </c>
+      <c r="F475">
+        <v>20</v>
+      </c>
+      <c r="H475" s="2">
+        <v>46192</v>
+      </c>
+      <c r="I475" s="2">
+        <v>47286</v>
+      </c>
+      <c r="J475" t="s">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="476" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A476" s="2">
+        <v>46233</v>
+      </c>
+      <c r="B476" t="s">
+        <v>667</v>
+      </c>
+      <c r="C476" t="s">
+        <v>668</v>
+      </c>
+      <c r="D476" t="s">
+        <v>669</v>
+      </c>
+      <c r="E476" t="s">
+        <v>679</v>
+      </c>
+      <c r="F476">
+        <v>420</v>
+      </c>
+      <c r="H476" s="2">
+        <v>46192</v>
+      </c>
+      <c r="I476" s="2">
+        <v>47287</v>
+      </c>
+      <c r="J476" t="s">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="477" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A477" s="2">
+        <v>46233</v>
+      </c>
+      <c r="B477" t="s">
+        <v>667</v>
+      </c>
+      <c r="C477" t="s">
+        <v>668</v>
+      </c>
+      <c r="D477" t="s">
+        <v>669</v>
+      </c>
+      <c r="E477" t="s">
+        <v>680</v>
+      </c>
+      <c r="F477">
+        <v>420</v>
+      </c>
+      <c r="H477" s="2">
+        <v>46192</v>
+      </c>
+      <c r="I477" s="2">
+        <v>47287</v>
+      </c>
+      <c r="J477" t="s">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="478" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A478" s="2">
+        <v>46233</v>
+      </c>
+      <c r="B478" t="s">
+        <v>667</v>
+      </c>
+      <c r="C478" t="s">
+        <v>668</v>
+      </c>
+      <c r="D478" t="s">
+        <v>669</v>
+      </c>
+      <c r="E478" t="s">
+        <v>681</v>
+      </c>
+      <c r="F478">
+        <v>420</v>
+      </c>
+      <c r="H478" s="2">
+        <v>46192</v>
+      </c>
+      <c r="I478" s="2">
+        <v>47287</v>
+      </c>
+      <c r="J478" t="s">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="479" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A479" s="2">
+        <v>46233</v>
+      </c>
+      <c r="B479" t="s">
+        <v>667</v>
+      </c>
+      <c r="C479" t="s">
+        <v>668</v>
+      </c>
+      <c r="D479" t="s">
+        <v>669</v>
+      </c>
+      <c r="E479" t="s">
+        <v>682</v>
+      </c>
+      <c r="F479">
+        <v>420</v>
+      </c>
+      <c r="H479" s="2">
+        <v>46192</v>
+      </c>
+      <c r="I479" s="2">
+        <v>47287</v>
+      </c>
+      <c r="J479" t="s">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="480" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A480" s="2">
+        <v>46233</v>
+      </c>
+      <c r="B480" t="s">
+        <v>667</v>
+      </c>
+      <c r="C480" t="s">
+        <v>668</v>
+      </c>
+      <c r="D480" t="s">
+        <v>669</v>
+      </c>
+      <c r="E480" t="s">
+        <v>683</v>
+      </c>
+      <c r="F480">
+        <v>420</v>
+      </c>
+      <c r="H480" s="2">
+        <v>46192</v>
+      </c>
+      <c r="I480" s="2">
+        <v>47287</v>
+      </c>
+      <c r="J480" t="s">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="481" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A481" s="2">
+        <v>46233</v>
+      </c>
+      <c r="B481" t="s">
+        <v>667</v>
+      </c>
+      <c r="C481" t="s">
+        <v>668</v>
+      </c>
+      <c r="D481" t="s">
+        <v>669</v>
+      </c>
+      <c r="E481" t="s">
+        <v>684</v>
+      </c>
+      <c r="F481">
+        <v>420</v>
+      </c>
+      <c r="H481" s="2">
+        <v>46192</v>
+      </c>
+      <c r="I481" s="2">
+        <v>47287</v>
+      </c>
+      <c r="J481" t="s">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="482" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A482" s="2">
+        <v>46233</v>
+      </c>
+      <c r="B482" t="s">
+        <v>667</v>
+      </c>
+      <c r="C482" t="s">
+        <v>668</v>
+      </c>
+      <c r="D482" t="s">
+        <v>669</v>
+      </c>
+      <c r="E482" t="s">
+        <v>685</v>
+      </c>
+      <c r="F482">
+        <v>420</v>
+      </c>
+      <c r="H482" s="2">
+        <v>46192</v>
+      </c>
+      <c r="I482" s="2">
+        <v>47287</v>
+      </c>
+      <c r="J482" t="s">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="483" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A483" s="2">
+        <v>46233</v>
+      </c>
+      <c r="B483" t="s">
+        <v>667</v>
+      </c>
+      <c r="C483" t="s">
+        <v>668</v>
+      </c>
+      <c r="D483" t="s">
+        <v>669</v>
+      </c>
+      <c r="E483" t="s">
+        <v>686</v>
+      </c>
+      <c r="F483">
+        <v>420</v>
+      </c>
+      <c r="H483" s="2">
+        <v>46192</v>
+      </c>
+      <c r="I483" s="2">
+        <v>47287</v>
+      </c>
+      <c r="J483" t="s">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="484" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A484" s="2">
+        <v>46244</v>
+      </c>
+      <c r="B484" t="s">
+        <v>687</v>
+      </c>
+      <c r="C484" t="s">
+        <v>400</v>
+      </c>
+      <c r="D484" t="s">
+        <v>401</v>
+      </c>
+      <c r="E484" t="s">
+        <v>688</v>
+      </c>
+      <c r="F484">
+        <v>2240</v>
+      </c>
+      <c r="H484" s="2">
+        <v>46226</v>
+      </c>
+      <c r="I484" s="2">
+        <v>47321</v>
+      </c>
+      <c r="J484" t="s">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="485" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A485" s="2">
+        <v>46244</v>
+      </c>
+      <c r="B485" t="s">
+        <v>687</v>
+      </c>
+      <c r="C485" t="s">
+        <v>400</v>
+      </c>
+      <c r="D485" t="s">
+        <v>401</v>
+      </c>
+      <c r="E485" t="s">
+        <v>690</v>
+      </c>
+      <c r="F485">
+        <v>2240</v>
+      </c>
+      <c r="H485" s="2">
+        <v>46226</v>
+      </c>
+      <c r="I485" s="2">
+        <v>47321</v>
+      </c>
+      <c r="J485" t="s">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="486" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A486" s="2">
+        <v>46244</v>
+      </c>
+      <c r="B486" t="s">
+        <v>687</v>
+      </c>
+      <c r="C486" t="s">
+        <v>400</v>
+      </c>
+      <c r="D486" t="s">
+        <v>401</v>
+      </c>
+      <c r="E486" t="s">
+        <v>691</v>
+      </c>
+      <c r="F486">
+        <v>2240</v>
+      </c>
+      <c r="H486" s="2">
+        <v>46226</v>
+      </c>
+      <c r="I486" s="2">
+        <v>47321</v>
+      </c>
+      <c r="J486" t="s">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="487" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A487" s="2">
+        <v>46244</v>
+      </c>
+      <c r="B487" t="s">
+        <v>692</v>
+      </c>
+      <c r="C487" t="s">
+        <v>400</v>
+      </c>
+      <c r="D487" t="s">
+        <v>401</v>
+      </c>
+      <c r="E487" t="s">
+        <v>402</v>
+      </c>
+      <c r="F487">
+        <v>0</v>
+      </c>
+      <c r="H487" s="2">
+        <v>46226</v>
+      </c>
+      <c r="I487" s="2">
+        <v>47320</v>
+      </c>
+      <c r="J487" t="s">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="488" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A488" s="2">
+        <v>46247</v>
+      </c>
+      <c r="B488" t="s">
+        <v>693</v>
+      </c>
+      <c r="C488" t="s">
+        <v>694</v>
+      </c>
+      <c r="D488" t="s">
+        <v>695</v>
+      </c>
+      <c r="E488" t="s">
+        <v>696</v>
+      </c>
+      <c r="F488">
+        <v>661</v>
+      </c>
+      <c r="H488" s="2">
+        <v>46223</v>
+      </c>
+      <c r="I488" s="2">
+        <v>47318</v>
+      </c>
+      <c r="J488" t="s">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="489" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A489" s="2">
+        <v>46247</v>
+      </c>
+      <c r="B489" t="s">
+        <v>698</v>
+      </c>
+      <c r="C489" t="s">
+        <v>694</v>
+      </c>
+      <c r="D489" t="s">
+        <v>695</v>
+      </c>
+      <c r="E489" t="s">
+        <v>699</v>
+      </c>
+      <c r="F489">
+        <v>3744</v>
+      </c>
+      <c r="H489" s="2">
+        <v>46223</v>
+      </c>
+      <c r="I489" s="2">
+        <v>47318</v>
+      </c>
+      <c r="J489" t="s">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="490" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A490" s="2">
+        <v>46247</v>
+      </c>
+      <c r="B490" t="s">
+        <v>687</v>
+      </c>
+      <c r="C490" t="s">
+        <v>400</v>
+      </c>
+      <c r="D490" t="s">
+        <v>401</v>
+      </c>
+      <c r="E490" t="s">
+        <v>700</v>
+      </c>
+      <c r="F490">
+        <v>1579</v>
+      </c>
+      <c r="H490" s="2">
+        <v>46230</v>
+      </c>
+      <c r="I490" s="2">
+        <v>47321</v>
+      </c>
+      <c r="J490" t="s">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="491" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A491" s="2">
+        <v>46254</v>
+      </c>
+      <c r="B491" t="s">
+        <v>701</v>
+      </c>
+      <c r="C491" t="s">
+        <v>89</v>
+      </c>
+      <c r="D491" t="s">
+        <v>90</v>
+      </c>
+      <c r="E491" t="s">
+        <v>702</v>
+      </c>
+      <c r="F491">
+        <v>270</v>
+      </c>
+      <c r="H491" s="2">
+        <v>46209</v>
+      </c>
+      <c r="I491" s="2">
+        <v>47304</v>
+      </c>
+      <c r="J491" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="492" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A492" s="2">
+        <v>46254</v>
+      </c>
+      <c r="B492" t="s">
+        <v>701</v>
+      </c>
+      <c r="C492" t="s">
+        <v>89</v>
+      </c>
+      <c r="D492" t="s">
+        <v>90</v>
+      </c>
+      <c r="E492" t="s">
+        <v>704</v>
+      </c>
+      <c r="F492">
+        <v>630</v>
+      </c>
+      <c r="H492" s="2">
+        <v>46209</v>
+      </c>
+      <c r="I492" s="2">
+        <v>47304</v>
+      </c>
+      <c r="J492" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="493" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A493" s="2">
+        <v>46254</v>
+      </c>
+      <c r="B493" t="s">
+        <v>701</v>
+      </c>
+      <c r="C493" t="s">
+        <v>89</v>
+      </c>
+      <c r="D493" t="s">
+        <v>90</v>
+      </c>
+      <c r="E493" t="s">
+        <v>706</v>
+      </c>
+      <c r="F493">
+        <v>630</v>
+      </c>
+      <c r="H493" s="2">
+        <v>46209</v>
+      </c>
+      <c r="I493" s="2">
+        <v>47304</v>
+      </c>
+      <c r="J493" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="494" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A494" s="2">
+        <v>46254</v>
+      </c>
+      <c r="B494" t="s">
+        <v>701</v>
+      </c>
+      <c r="C494" t="s">
+        <v>89</v>
+      </c>
+      <c r="D494" t="s">
+        <v>90</v>
+      </c>
+      <c r="E494" t="s">
+        <v>707</v>
+      </c>
+      <c r="F494">
+        <v>630</v>
+      </c>
+      <c r="H494" s="2">
+        <v>46209</v>
+      </c>
+      <c r="I494" s="2">
+        <v>47304</v>
+      </c>
+      <c r="J494" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="495" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A495" s="2">
+        <v>46254</v>
+      </c>
+      <c r="B495" t="s">
+        <v>701</v>
+      </c>
+      <c r="C495" t="s">
+        <v>89</v>
+      </c>
+      <c r="D495" t="s">
+        <v>90</v>
+      </c>
+      <c r="E495" t="s">
+        <v>708</v>
+      </c>
+      <c r="F495">
+        <v>630</v>
+      </c>
+      <c r="H495" s="2">
+        <v>46209</v>
+      </c>
+      <c r="I495" s="2">
+        <v>47304</v>
+      </c>
+      <c r="J495" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="496" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A496" s="2">
+        <v>46254</v>
+      </c>
+      <c r="B496" t="s">
+        <v>701</v>
+      </c>
+      <c r="C496" t="s">
+        <v>89</v>
+      </c>
+      <c r="D496" t="s">
+        <v>90</v>
+      </c>
+      <c r="E496" t="s">
+        <v>709</v>
+      </c>
+      <c r="F496">
+        <v>630</v>
+      </c>
+      <c r="H496" s="2">
+        <v>46209</v>
+      </c>
+      <c r="I496" s="2">
+        <v>47304</v>
+      </c>
+      <c r="J496" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="497" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A497" s="2">
+        <v>46254</v>
+      </c>
+      <c r="B497" t="s">
+        <v>701</v>
+      </c>
+      <c r="C497" t="s">
+        <v>89</v>
+      </c>
+      <c r="D497" t="s">
+        <v>90</v>
+      </c>
+      <c r="E497" t="s">
+        <v>710</v>
+      </c>
+      <c r="F497">
+        <v>630</v>
+      </c>
+      <c r="H497" s="2">
+        <v>46209</v>
+      </c>
+      <c r="I497" s="2">
+        <v>47304</v>
+      </c>
+      <c r="J497" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="498" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A498" s="2">
+        <v>46254</v>
+      </c>
+      <c r="B498" t="s">
+        <v>711</v>
+      </c>
+      <c r="C498" t="s">
+        <v>89</v>
+      </c>
+      <c r="D498" t="s">
+        <v>90</v>
+      </c>
+      <c r="E498" t="s">
+        <v>712</v>
+      </c>
+      <c r="F498">
+        <v>320</v>
+      </c>
+      <c r="H498" s="2">
+        <v>46209</v>
+      </c>
+      <c r="I498" s="2">
+        <v>47304</v>
+      </c>
+      <c r="J498" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="499" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A499" s="2">
+        <v>46254</v>
+      </c>
+      <c r="B499" t="s">
+        <v>701</v>
+      </c>
+      <c r="C499" t="s">
+        <v>89</v>
+      </c>
+      <c r="D499" t="s">
+        <v>90</v>
+      </c>
+      <c r="E499" t="s">
+        <v>713</v>
+      </c>
+      <c r="F499">
+        <v>630</v>
+      </c>
+      <c r="H499" s="2">
+        <v>46209</v>
+      </c>
+      <c r="I499" s="2">
+        <v>47304</v>
+      </c>
+      <c r="J499" t="s">
+        <v>703</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">